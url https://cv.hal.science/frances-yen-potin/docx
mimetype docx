--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -739,550 +739,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGF-A-related genetic variants protect against Alzheimer’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted Suppression of Lipoprotein Receptor LSR in Astrocytes Leads to Olfactory and Memory Deficits in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Petrelis</w:t>
+                <w:t xml:space="preserve">Frédéric Désor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Stathopoulou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Masson</w:t>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.203984⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23042049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644645v1</w:t>
+                <w:t xml:space="preserve">hal-03603677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposomes, from food industry to nutraceuticals: Interests and uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VEGF-A-related genetic variants protect against Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stathopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kafyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bondu</w:t>
+                <w:t xml:space="preserve">Helena Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.T. Yen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81, pp.103140. </w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.2524-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2022.103140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/aging.203984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834457v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer phenomena of nanoliposomes by live imaging of primary cultures of cortical neurons</w:t>
+                <w:t xml:space="preserve">Nanoliposomes, from food industry to nutraceuticals: Interests and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Passeri</w:t>
+                <w:t xml:space="preserve">Caroline Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bun</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.T. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102172⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.103140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2022.103140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881200v1</w:t>
+                <w:t xml:space="preserve">hal-04834457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Suppression of Lipoprotein Receptor LSR in Astrocytes Leads to Olfactory and Memory Deficits in Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Calcagno</w:t>
+                <w:t xml:space="preserve">Transfer phenomena of nanoliposomes by live imaging of primary cultures of cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désor</w:t>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathia Djelti</w:t>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (4), pp.2049. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23042049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603677v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s disease: treatment strategies and their limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaretha Morsink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerensa Broersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (22), pp.13954. </w:t>
@@ -1411,51 +1411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Active Salmon-Lecithin Nanoliposomes to Increase Polyunsaturated Fatty Acid Bioavailability in Cortical Neurons and Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,51 +1653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kuznetcova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Djelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Yen Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (7), pp.406. </w:t>
@@ -2224,51 +2224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G. Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.292.e1-292.e5. </w:t>
@@ -2568,606 +2568,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.975-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594183v1</w:t>
+                <w:t xml:space="preserve">hal-01575595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Corbier</w:t>
+                <w:t xml:space="preserve">Disialylated apolipoprotein C-III proteoform is associated with improved lipids in prediabetes and type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Koska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgica Trenchevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shripad Sinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn C. Schwenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (5), pp.894-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.P064816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602012v1</w:t>
+                <w:t xml:space="preserve">hal-01575598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.928-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575595v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disialylated apolipoprotein C-III proteoform is associated with improved lipids in prediabetes and type 2 diabetes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olgica Trenchevska</w:t>
+                <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shripad Sinari</w:t>
+                <w:t xml:space="preserve">Lynn Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawn C. Schwenke</w:t>
+                <w:t xml:space="preserve">Marie-Claire Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (5), pp.894-905. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.P064816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575598v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactational exposure of mice to low levels of non-dioxin-like polychlorinated biphenyls increases susceptibility to neuronal stress at a mature age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Ardzivian Elnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,295 +3372,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association of Human Apolipoprotein C-III Sialylation Proteoforms with Plasma Triglycerides</w:t>
+                <w:t xml:space="preserve">Increased Susceptibility of Dyslipidemic LSR+/- Mice to Amyloid Stress is Associated with Changes in Cortical Cholesterol Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein N. Yassine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olgica Trenchevska</w:t>
+                <w:t xml:space="preserve">Anthony Pincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambika Ramrakhiani</w:t>
+                <w:t xml:space="preserve">Melanie H. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarushi Parekh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juraj Koska</w:t>
+                <w:t xml:space="preserve">Julie C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-142127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575786v1</w:t>
+                <w:t xml:space="preserve">hal-01575780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Susceptibility of Dyslipidemic LSR+/- Mice to Amyloid Stress is Associated with Changes in Cortical Cholesterol Levels</w:t>
+                <w:t xml:space="preserve">The Association of Human Apolipoprotein C-III Sialylation Proteoforms with Plasma Triglycerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pincon</w:t>
+                <w:t xml:space="preserve">Hussein N. Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgica Trenchevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie H. Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+                <w:t xml:space="preserve">Ambika Ramrakhiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C. Colin</w:t>
+                <w:t xml:space="preserve">Aarushi Parekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Koska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (1), pp.195-204. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-142127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575780v1</w:t>
+                <w:t xml:space="preserve">hal-01575786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSR/angulin-1 is a tricellular tight junction protein involved in blood-brain barrier formation</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Clincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,64 +4670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress for the Interational Society for the Study of Fatty Acids (ISSFAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Quebec CIty, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameziane Herzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Djelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,51 +5590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA334673"/>
+    <w:nsid w:val="5B4FA7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5821,51 +5821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frances-yen-potin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8740-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164464247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9175-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hanse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petrelis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathopoulou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kafyra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Murray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203984" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen Potin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103486" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01908961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stathopoulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akbar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Koska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yassine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Trenchevska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Sinari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Schwenke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P064816" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Ardzivian Elnar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Soulimani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein N. Yassine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika Ramrakhiani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Parekh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144138" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pincon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H. Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142127" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sohet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeben N. Munji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruderisch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201410131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Clincke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roitel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8SHXRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P. Guiavarc'H" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CBBA995A103890DC84DA054D7A82CE0BA910C4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brulliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Lorphelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lorphelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611076104" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Irigaray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ogier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Notet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen Potin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058438v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frances-yen-potin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8740-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164464247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9175-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hanse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petrelis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathopoulou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kafyra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen Potin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103486" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01908961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stathopoulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akbar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Koska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yassine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Trenchevska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Sinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Schwenke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P064816" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Ardzivian Elnar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Soulimani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pincon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Colin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142127" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein N. Yassine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika Ramrakhiani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Parekh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144138" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sohet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeben N. Munji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruderisch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201410131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Clincke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roitel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8SHXRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P. Guiavarc'H" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CBBA995A103890DC84DA054D7A82CE0BA910C4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brulliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Lorphelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lorphelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611076104" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Irigaray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ogier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Notet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen Potin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058438v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>