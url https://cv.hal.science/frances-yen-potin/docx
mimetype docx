--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -186,2893 +186,2893 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Survival of a Neuronal Model of Alzheimer’s Disease Using Docosahexaenoic Acid, Restoring Endolysosomal Functioning by Modifying the Interactions between the Membrane Proteins C99 and Rab5</w:t>
+                <w:t xml:space="preserve">GPR18 Deletion in Mice Inversely Affects Vasoactive Signaling and Passive Biomechanical Properties of the Thoracic Aorta and Femoral Artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vigier</w:t>
+                <w:t xml:space="preserve">Sofie de Moudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Uriot</w:t>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathia Djelti-Delbarba</w:t>
+                <w:t xml:space="preserve">Marc-Damien Lourenco Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+                <w:t xml:space="preserve">Maud Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseel El Hajj</w:t>
+                <w:t xml:space="preserve">Magnus Bäck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (13), pp.6816. </w:t>
+              <w:t xml:space="preserve">, 2026, 27 (2), pp.841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25136816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms27020841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804116v1</w:t>
+                <w:t xml:space="preserve">hal-05615567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprotective effect of curcumin-loaded RGD peptide-PEGylated nanoliposomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vascular Bed‐Specific Endothelial Dysfunction and Age‐Dependent Circadian Hypertension in Mice Lacking the Resolvin D2 Receptor GPR18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie de Moudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+                <w:t xml:space="preserve">Barbara Sitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+                <w:t xml:space="preserve">Anna Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janske Nel</w:t>
+                <w:t xml:space="preserve">Marc‐damien Lourenco-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Velot</w:t>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122665⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202503386R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430808v1</w:t>
+                <w:t xml:space="preserve">hal-05615556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcinia cambogia Extract Increased Hepatic Levels of Lipolysis-Stimulated Lipoprotein Receptor and Lipids in Mice on Normal Diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the Survival of a Neuronal Model of Alzheimer’s Disease Using Docosahexaenoic Acid, Restoring Endolysosomal Functioning by Modifying the Interactions between the Membrane Proteins C99 and Rab5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Hanse</w:t>
+                <w:t xml:space="preserve">Magalie Uriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samina Akbar</w:t>
+                <w:t xml:space="preserve">Fathia Djelti-Delbarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances T Yen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aseel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (22), pp.16298. </w:t>
+              <w:t xml:space="preserve">, 2024, 25 (13), pp.6816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242216298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25136816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016050v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipolysis-Stimulated Lipoprotein Receptor Acts as Sensor to Regulate ApoE Release in Astrocytes</w:t>
+                <w:t xml:space="preserve">Neuroprotective effect of curcumin-loaded RGD peptide-PEGylated nanoliposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghita Sekkat</w:t>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Kaminski</w:t>
+                <w:t xml:space="preserve">Janske Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Calcagno</w:t>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (15), pp.8630. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23158630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757435v1</w:t>
+                <w:t xml:space="preserve">hal-04430808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Suppression of Lipoprotein Receptor LSR in Astrocytes Leads to Olfactory and Memory Deficits in Mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garcinia cambogia Extract Increased Hepatic Levels of Lipolysis-Stimulated Lipoprotein Receptor and Lipids in Mice on Normal Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désor</w:t>
+                <w:t xml:space="preserve">Marine Hanse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathia Djelti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T Yen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (4), pp.2049. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23042049⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 24 (22), pp.16298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242216298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603677v1</w:t>
+                <w:t xml:space="preserve">hal-05016050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEGF-A-related genetic variants protect against Alzheimer’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Stathopoulou</w:t>
+                <w:t xml:space="preserve">Targeted Suppression of Lipoprotein Receptor LSR in Astrocytes Leads to Olfactory and Memory Deficits in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kafyra</w:t>
+                <w:t xml:space="preserve">Gaetano Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Murray</w:t>
+                <w:t xml:space="preserve">Frédéric Désor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Masson</w:t>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (6), pp.2524-2536. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), pp.2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.203984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23042049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644645v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposomes, from food industry to nutraceuticals: Interests and uses</w:t>
+                <w:t xml:space="preserve">VEGF-A-related genetic variants protect against Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bondu</w:t>
+                <w:t xml:space="preserve">Alexandros Petrelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.T. Yen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Stathopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kafyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2022.103140⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.2524-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.203984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834457v1</w:t>
+                <w:t xml:space="preserve">hal-03644645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer phenomena of nanoliposomes by live imaging of primary cultures of cortical neurons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoliposomes, from food industry to nutraceuticals: Interests and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102172⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.103140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2022.103140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881200v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer’s disease: treatment strategies and their limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Transfer phenomena of nanoliposomes by live imaging of primary cultures of cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232213954⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881044v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frances Yen</w:t>
+                <w:t xml:space="preserve">Lipolysis-Stimulated Lipoprotein Receptor Acts as Sensor to Regulate ApoE Release in Astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.3255. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (15), pp.8630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03242966v1</w:t>
+                <w:t xml:space="preserve">hal-03757435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Active Salmon-Lecithin Nanoliposomes to Increase Polyunsaturated Fatty Acid Bioavailability in Cortical Neurons and Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Alzheimer’s disease: treatment strategies and their limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Huguet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaretha Morsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerensa Broersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (21), pp.11859. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222111859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470737v1</w:t>
+                <w:t xml:space="preserve">hal-03881044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">Use of Active Salmon-Lecithin Nanoliposomes to Increase Polyunsaturated Fatty Acid Bioavailability in Cortical Neurons and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Desor</w:t>
+                <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (23), pp.9079. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21239079⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.11859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030654v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of chlordecone and chlordecol for human serum lipoproteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fathia Djelti</w:t>
+                <w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Yen Potin</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Cakir-Kiefer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frances Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.1-4. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2020.103486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925906v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in regiospecific expression of Lipolysis Stimulated Receptor (LSR) in mice brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Oster</w:t>
+                <w:t xml:space="preserve">Daria Kuznetcova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Malaplate</w:t>
+                <w:t xml:space="preserve">Carole Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Pauron</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218812⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269337v1</w:t>
+                <w:t xml:space="preserve">hal-03030654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophic Effect of Fish-Lecithin Based Nanoliposomes on Cortical Neurons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affinity of chlordecone and chlordecol for human serum lipoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Soligot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Yen Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cakir-Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17070406⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2020.103486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269351v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistatic interaction of apolipoprotein E and lipolysis-stimulated lipoprotein receptor genetic variants is associated with Alzheimer's disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in regiospecific expression of Lipolysis Stimulated Receptor (LSR) in mice brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Masson</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Pauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.e0218812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032886v1</w:t>
+                <w:t xml:space="preserve">hal-02269337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of LSR polymorphism on blood lipid levels and age-specific epistatic interaction with the APOE common polymorphism</w:t>
+                <w:t xml:space="preserve">Neurotrophic Effect of Fish-Lecithin Based Nanoliposomes on Cortical Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Xie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Oster</w:t>
+                <w:t xml:space="preserve">Catherine Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Siest</w:t>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13181⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17070406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908961v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of membrane organization in the aging mouse brain as the determining factor for preventing receptor dysfunction and for improving response to anti-Alzheimer treatments.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistatic interaction of apolipoprotein E and lipolysis-stimulated lipoprotein receptor genetic variants is associated with Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Thomas</w:t>
+                <w:t xml:space="preserve">Ting Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Anne Pauron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+                <w:t xml:space="preserve">Maria G. Stathopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 54, pp.84-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 69, pp.292.e1-292.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595232v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Colin</w:t>
+                <w:t xml:space="preserve">Effect of LSR polymorphism on blood lipid levels and age-specific epistatic interaction with the APOE common polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Allouche</w:t>
+                <w:t xml:space="preserve">S. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+                <w:t xml:space="preserve">T. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Corbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
+                <w:t xml:space="preserve">G. Siest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (4), pp.846 - 852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575595v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disialylated apolipoprotein C-III proteoform is associated with improved lipids in prediabetes and type 2 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance of membrane organization in the aging mouse brain as the determining factor for preventing receptor dysfunction and for improving response to anti-Alzheimer treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Koska</w:t>
+                <w:t xml:space="preserve">Mélanie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Yassine</w:t>
+                <w:t xml:space="preserve">Lynn Anne Pauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olgica Trenchevska</w:t>
+                <w:t xml:space="preserve">Anthony Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shripad Sinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dawn C. Schwenke</w:t>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.P064816⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2017.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575598v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profile of hepatic genes related to lipid homeostasis in LSR heterozygous mice contributes to their increased response to high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samina Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (12), pp.928-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00077.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane raft domains and remodeling in aging brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 130, pp.178-187. </w:t>
@@ -3123,1491 +3123,1759 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactational exposure of mice to low levels of non-dioxin-like polychlorinated biphenyls increases susceptibility to neuronal stress at a mature age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Ardzivian Elnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Soulimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.314 - 320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuro.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for oxidative stress in the cerebellar tissues or cells of juvenile male mice exposed via lactation to the 6 non-dioxin-like PCBs at levels below the regulatory safe limits for humans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disialylated apolipoprotein C-III proteoform is associated with improved lipids in prediabetes and type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nemos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frances T. Yen</w:t>
+                <w:t xml:space="preserve">Juraj Koska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgica Trenchevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shripad Sinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn C. Schwenke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (5), pp.894-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.P064816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575597v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Susceptibility of Dyslipidemic LSR+/- Mice to Amyloid Stress is Associated with Changes in Cortical Cholesterol Levels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Improved Neuroprotection Provided by Drug Combination in Neurons Exposed to Cell-Derived Soluble Amyloid-beta Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie C. Colin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Pauron-Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45 (1), pp.195-204. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.975-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-142127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575780v1</w:t>
+                <w:t xml:space="preserve">hal-01575595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association of Human Apolipoprotein C-III Sialylation Proteoforms with Plasma Triglycerides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juraj Koska</w:t>
+                <w:t xml:space="preserve">No evidence for oxidative stress in the cerebellar tissues or cells of juvenile male mice exposed via lactation to the 6 non-dioxin-like PCBs at levels below the regulatory safe limits for humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpine Ardzivian Elnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144138⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 245, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575786v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSR/angulin-1 is a tricellular tight junction protein involved in blood-brain barrier formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased Susceptibility of Dyslipidemic LSR+/- Mice to Amyloid Stress is Associated with Changes in Cortical Cholesterol Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roeben N. Munji</w:t>
+                <w:t xml:space="preserve">Anthony Pincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seo Yeon Lee</w:t>
+                <w:t xml:space="preserve">Melanie H. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ruderisch</w:t>
+                <w:t xml:space="preserve">Julie C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 208 (6), pp.703-711. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201410131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-142127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575779v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Action of Benzo[alpha]pyrene on Hepatic Lipoprotein Receptors In Vitro and on Liver Lipid Homeostasis in Mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Association of Human Apolipoprotein C-III Sialylation Proteoforms with Plasma Triglycerides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Gregory-Pauron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Oster</w:t>
+                <w:t xml:space="preserve">Hussein N. Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgica Trenchevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambika Ramrakhiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarushi Parekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Koska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102991. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102991⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562170v1</w:t>
+                <w:t xml:space="preserve">hal-01575786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the lactic acid bacterium Carnobacterium maltaromaticum LMA 28 to the mammalian gastrointestinal tract: From survival in mice to interaction with human cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LSR/angulin-1 is a tricellular tight junction protein involved in blood-brain barrier formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian U. Riedel</w:t>
+                <w:t xml:space="preserve">Fabien Sohet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Foligne</w:t>
+                <w:t xml:space="preserve">Christina Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeben N. Munji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seo Yeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ruderisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 208 (6), pp.703-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201410131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273466v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surfactant pluronic F-68 on CHO cell growth, metabolism, production, and glycosylation of human recombinant IFN-γ in mild operating conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of the lactic acid bacterium Carnobacterium maltaromaticum LMA 28 to the mammalian gastrointestinal tract: From survival in mice to interaction with human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roitel</w:t>
+                <w:t xml:space="preserve">Abdur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marita Gleinser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian U. Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Foligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/btpr.503⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00606341v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EROD activity in peripheral blood lymphocytes and 1-hydroxypyrene in urine and milk as biomarkers of PAH exposure in dairy ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abir Chahin</w:t>
+                <w:t xml:space="preserve">Inhibitory Action of Benzo[alpha]pyrene on Hepatic Lipoprotein Receptors In Vitro and on Liver Lipid Homeostasis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Antoinette Dziurla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+                <w:t xml:space="preserve">Lynn Gregory-Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.507⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650610v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonrandom variations in human cancer ESTs indicate that mRNA heterogeneity increases during carcinogenesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of surfactant pluronic F-68 on CHO cell growth, metabolism, production, and glycosylation of human recombinant IFN-γ in mild operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Clincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Brulliard</w:t>
+                <w:t xml:space="preserve">V. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Lorphelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thouvenot</w:t>
+                <w:t xml:space="preserve">O. Roitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0611076104⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 ((1)), pp. 181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btpr.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190918v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EROD activity in peripheral blood lymphocytes and 1-hydroxypyrene in urine and milk as biomarkers of PAH exposure in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P. Guiavarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Chahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Dziurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1346 - 1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonrandom variations in human cancer ESTs indicate that mRNA heterogeneity increases during carcinogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (18), pp.7522-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0611076104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene impairs beta-adrenergic stimulation of adipose tissue lipolysis and causes weight gain in mice. A novel molecular mechanism of toxicity for a common food pollutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Irigaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Notet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 273 (7), pp.1362-1372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4617,616 +4885,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted nanoliposome as new generation of vector for the drug delivery of curcumin as neuroprotective agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress for the Interational Society for the Study of Fatty Acids (ISSFAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Quebec CIty, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSR: lipoprotein receptor and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T. Yen Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Biomolecules and the Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of nanoliposome as active carrier for aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Euro Fed Lipid Congress And Expo Seville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euro Fed Lipid, Oct 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant weight gain in mice exposed to the pollutant benzo a pyrene is associated with modifications in hepatic lipoprotein receptors and lipid status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Layeghkhavidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samina Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASPET Annual Meeting at Experimental Biology (EB) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets pro-vieillissement d’un régime hyperipidique sur la fonctionnalité d’une cible thérapeutique neuronale d’intérêt dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yen-Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70359-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5236,293 +5504,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane remodeling is associated with impaired insulin signaling in aging brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameziane Herzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Djelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEURODEGENERATIVE DISEASES: BIOLOGY &amp; THERAPEUTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and monitoring the effects on the central nervous system of a chronic exposure to low dose of pollutants: an innovative strategy with first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cakir-Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseel El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. SETAC Europe 28th Annual Meeting Abstract Book, pp.221, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5590,51 +5858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B4FA7FE"/>
+    <w:nsid w:val="65D26974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5821,51 +6089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frances-yen-potin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8740-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164464247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9175-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hanse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petrelis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathopoulou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kafyra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen Potin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103486" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01908961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stathopoulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akbar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Koska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yassine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Trenchevska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Sinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Schwenke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P064816" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Ardzivian Elnar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Soulimani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pincon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H. Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Colin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142127" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein N. Yassine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika Ramrakhiani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Parekh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144138" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sohet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeben N. Munji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruderisch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201410131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Clincke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roitel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8SHXRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650610v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P. Guiavarc'H" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.507" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CBBA995A103890DC84DA054D7A82CE0BA910C4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brulliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Lorphelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lorphelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611076104" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Irigaray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ogier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Notet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen Potin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058438v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frances-yen-potin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8740-4304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164464247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9175-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05615567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie de Moudt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Damien Lourenco Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27020841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05615556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sitek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;damien Lourenco-Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202503386R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti-Delbarba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25136816" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hanse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Layeghkhavidaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Yen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216298" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Calcagno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;sor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petrelis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathopoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kafyra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Murray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2022.103140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03757435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Sekkat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen Potin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2020.103486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01908961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stathopoulou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akbar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Anne Pauron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pin&#231;on" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00077.2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Ardzivian Elnar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Allouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Soulimani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2015.10.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Koska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yassine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgica Trenchevska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Sinari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Schwenke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P064816" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Pauron-Gregory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.12.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pincon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie H. Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-142127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein N. Yassine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambika Ramrakhiani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarushi Parekh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sohet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeben N. Munji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruderisch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201410131" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Gleinser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Riedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.07.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Gregory-Pauron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102991" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Clincke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roitel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8SHXRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P. Guiavarc'H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Chahin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Dziurla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.507" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CBBA995A103890DC84DA054D7A82CE0BA910C4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brulliard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Lorphelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lorphelin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611076104" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Irigaray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ogier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Notet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T. Yen Potin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01576179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yen-Potin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70359-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03957693v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cakir-Kiefer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>