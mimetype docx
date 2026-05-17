--- v0 (2026-03-06)
+++ v1 (2026-05-17)
@@ -66,730 +66,1009 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat Stress Induces Locus-Specific DNA Hypomethylation Linked to Immune Regulation in Lactating Holstein Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruiz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Joigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Representation Bisulfite Sequencing Library Preparation for Sperm DNA Methylation Analyses: Manual and Automated Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ali</w:t>
+                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schibler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Raja Ravi Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05059006v1</w:t>
+                <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of sperm DNA methylation in cattle through meQTL mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Reduced Representation Bisulfite Sequencing Library Preparation for Sperm DNA Methylation Analyses: Manual and Automated Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11934-x⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2897, pp.531-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4406-5_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220883v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence-level GWAS of sperm DNA methylation in Holstein bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hozé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694158v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une barrière de filtration glomérulaire sur puce : différentiation d’iPSCs en podocytes en présence de cellules endothéliales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
+                <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadhir Yousfi</w:t>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du GDR B2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162801v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une barrière de filtration glomérulaire sur puce : différentiation d’iPSCs en podocytes en présence de cellules endothéliales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique du GDR B2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris Sorbonne Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebukhan Derya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiphase 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -799,293 +1078,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPSC-differentiation into podocytes in presence of glomerular endothelial cell line to generate in vitro glomerular filtration barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Miran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Congress of the French Society of Stem Cell Research (FSSCR2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AETE 39th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1232,51 +1511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Miran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruiz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Joigner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4406-5_36" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fajardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Miran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>