--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -897,278 +897,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Non-Asymptotic Confidence Region Computation over Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Zambianchi</w:t>
+                <w:t xml:space="preserve">Peer-Assisted Individual Assessment in a multi-agent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Dardari</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2695403⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.351 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576604v1</w:t>
+                <w:t xml:space="preserve">hal-01576605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-Assisted Individual Assessment in a multi-agent system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjie Li</w:t>
+                <w:t xml:space="preserve">Distributed Non-Asymptotic Confidence Region Computation over Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Zambianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Galluccio</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83, pp.351 - 360. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.308 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2695403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576605v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective Sensor Identification for WSNs involving Generic Local Outlier Detection Tests</w:t>
               </w:r>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Dardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,293 +1393,302 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure and Cooperative Departure Protocol for Connected Automated Platoons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah-Emma Braiteh</w:t>
+                <w:t xml:space="preserve">Improving Misbehaviour Detection Through Infrastructure Support Without Raising Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Tse</w:t>
+                <w:t xml:space="preserve">Jiahao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ounas Yhia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rida Khatoun</w:t>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on New Technologies, Mobility, and Security (NTMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2026 IEEE 103rd Vehicular Technology Conference (VTC2026-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058798v1</w:t>
+                <w:t xml:space="preserve">hal-05579032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Key Exchange and Signature Design for Quantum-safe C-ITS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Securing Cooperative Vehicular Platooning with a Set of Reinforced Checks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah-Emma Braiteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Workshop on Secure and Resilient Communication for Drones and Autonomous Vehicle Networks (SRC-DAV 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074844v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Group Key Dissemination Protocol in Cooperative Vehicular Platooning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah-Emma Braiteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1708,1853 +1717,1800 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 21st International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Cooperative Vehicular Platooning with a Set of Reinforced Checks</w:t>
+                <w:t xml:space="preserve">A Secure and Cooperative Departure Protocol for Connected Automated Platoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah-Emma Braiteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounas Yhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th IFIP International Conference on New Technologies, Mobility, and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045732v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack-Defense Graph Generation: Instantiating Incident Response Actions on Attack Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+                <w:t xml:space="preserve">Hybrid Key Exchange and Signature Design for Quantum-safe C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lonc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah-Emma Braiteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TRUSTCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Sanya, China</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Workshop on Secure and Resilient Communication for Drones and Autonomous Vehicle Networks (SRC-DAV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766418v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Enhancing Intersection Applications With Misbehavior Detection and Mitigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navigating Trust and Data Privacy Contradictions in the Age of Autonomous Cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 100th Vehicular Technology Conference (VTC Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">ETSI Security Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672473v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road-Map Towards the Adoption of Dynamic Trust Assurances for Safety and Security Convergence in Safety-Critical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Enhancing Intersection Applications With Misbehavior Detection and Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSI Security Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sophia-Antipolis (France), France</w:t>
+              <w:t xml:space="preserve">IEEE 100th Vehicular Technology Conference (VTC Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253860v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Power Consumption by Joint Radio and Computing Resource Allocation in Cloud-RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+                <w:t xml:space="preserve">Attack-Defense Graph Generation: Instantiating Incident Response Actions on Attack Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéren A Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TRUSTCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Sanya, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737135v1</w:t>
+                <w:t xml:space="preserve">hal-04766418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Multi-Messages Retransmission Schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Road-Map Towards the Adoption of Dynamic Trust Assurances for Safety and Security Convergence in Safety-Critical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETSI Security Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sophia-Antipolis (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03282041v1</w:t>
+                <w:t xml:space="preserve">hal-04253860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARQ-aware allocation of computing resources in C-RAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing Power Consumption by Joint Radio and Computing Resource Allocation in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Ibn-Khedher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISCC 2020 (IEEE Symposium on Computers and Communications 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iscc55528.2022.9912943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937797v1</w:t>
+                <w:t xml:space="preserve">hal-03737135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in HARQ communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Multi-Messages Retransmission Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Khreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications (ICT 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172249v1</w:t>
+                <w:t xml:space="preserve">hal-03282041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Packet HARQ with Delayed Feedback</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HARQ-aware allocation of computing resources in C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Ibn-Khedher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISCC 2020 (IEEE Symposium on Computers and Communications 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825017v1</w:t>
+                <w:t xml:space="preserve">hal-02937797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput-efficient Relay assisted Hybrid ARQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Khreis</w:t>
+                <w:t xml:space="preserve">Recent advances in HARQ communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Szczecinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Telecommunications (ICT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812452v1</w:t>
+                <w:t xml:space="preserve">hal-02172249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Analysis of HARQ Cooperative Networks Using Finite-State Markov Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faton Maliqi</w:t>
+                <w:t xml:space="preserve">Multi-Packet HARQ with Delayed Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Khreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilir Limani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurasip, Aug 2017, Kos, Greece. </w:t>
+              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535664v1</w:t>
+                <w:t xml:space="preserve">hal-01825017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed faulty node detection in DTNs in presence of Byzantine attack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjie Li</w:t>
+                <w:t xml:space="preserve">Throughput-efficient Relay assisted Hybrid ARQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Khreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">15th International Symposium on Wireless Communication Systems (ISWCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2018, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576626v1</w:t>
+                <w:t xml:space="preserve">hal-01812452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Retransmission Protocol on a Relaying Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faton Maliqi</w:t>
+                <w:t xml:space="preserve">Distributed faulty node detection in DTNs in presence of Byzantine attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7996846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699365v1</w:t>
+                <w:t xml:space="preserve">hal-01576626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information diffusion algorithms over WSNs for non-asymptotic confidence region evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+                <w:t xml:space="preserve">Simplified Analysis of HARQ Cooperative Networks Using Finite-State Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faton Maliqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilir Limani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurasip, Aug 2017, Kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01576623v1</w:t>
+                <w:t xml:space="preserve">hal-01535664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Faulty Node Detection in DTNs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+                <w:t xml:space="preserve">A Probabilistic Retransmission Protocol on a Relaying Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faton Maliqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilir Limani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Communication and Networks, ICCCN 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icccn.2016.7568511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01327802v1</w:t>
+                <w:t xml:space="preserve">hal-01699365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Rating in a Community of Peers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjie Li</w:t>
+                <w:t xml:space="preserve">Information diffusion algorithms over WSNs for non-asymptotic confidence region evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.5888-5893, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327792v2</w:t>
+                <w:t xml:space="preserve">hal-01576623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of channel access issues and packet losses on distributed outlier detection within wireless sensor networks</w:t>
               </w:r>
@@ -3566,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Dardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,1255 +3620,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Random Linear Network Coding for Data Compression in WSNs</w:t>
+                <w:t xml:space="preserve">Distributed Faulty Node Detection in DTNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Galluccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Communication and Networks, ICCCN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hawaii, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/isit.2016.7541795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icccn.2016.7568511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327498v1</w:t>
+                <w:t xml:space="preserve">hal-01327802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative distributed outlier detection for wireless sensor networks: Equilibrium and convergence analysis</w:t>
+                <w:t xml:space="preserve">Self-Rating in a Community of Peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Dardari</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Galluccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.5888-5893, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327824v1</w:t>
+                <w:t xml:space="preserve">hal-01327792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity distributed fault detection for wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Sparse Random Linear Network Coding for Data Compression in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianni Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.6712 - 6718, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/isit.2016.7541795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260552v1</w:t>
+                <w:t xml:space="preserve">hal-01327498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed SPS Algorithms for Non-Asymptotic Confidence Region Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative distributed outlier detection for wireless sensor networks: Equilibrium and convergence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Dardari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bologne, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC.2014.6882641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073681v1</w:t>
+                <w:t xml:space="preserve">hal-01327824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding, diversity and ARQ in fading channels: a case-study performance comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Vanyan,</w:t>
+                <w:t xml:space="preserve">Low-complexity distributed fault detection for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/pimrc.2013.6666377⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.6712 - 6718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839530v1</w:t>
+                <w:t xml:space="preserve">hal-01260552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive linear network coding for efficient data collection in wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Distributed SPS Algorithms for Non-Asymptotic Confidence Region Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Zambianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bologne, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2014.6882641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721535v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Coding of Sources With Bursty Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Coding, diversity and ARQ in fading channels: a case-study performance comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vanyan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Herry,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2012 - 37th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2012.6288539⟩</w:t>
+              <w:t xml:space="preserve">24th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2013.6666377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727530v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wyner-Ziv Coding with uncertain side information quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Coding of Sources With Bursty Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2012 - 37th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2012.6288539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549152v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiterminal source coding of Bernoulli--Gaussian correlated sources</w:t>
+                <w:t xml:space="preserve">Compressive linear network coding for efficient data collection in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Iwaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cagatay Dikici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00420932v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical distributed source coding with impulse-noise degraded side information at the decoder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Wyner-Ziv Coding with uncertain side information quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Weidmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. http://www.eurasip.org/Proceedings/Eusipco/Eusipco2008/papers/1569105392.pdf</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.2141-2145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789195v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiterminal source coding of Bernoulli--Gaussian correlated sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagatay Dikici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical distributed source coding with impulse-noise degraded side information at the decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. http://www.eurasip.org/Proceedings/Eusipco/Eusipco2008/papers/1569105392.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Source coding with intermittent and degraded side information at the decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008 - 33th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp. 2941 - 2944, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4922,98 +5112,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and Efficient Cooperative Trust Management for Resilient CCAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETSI Security Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sophia-Antipolis (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5023,51 +5213,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Faulty Node Detection in Delay Tolerant Networks: Design and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5102,65 +5292,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5228,51 +5418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06723378"/>
+    <w:nsid w:val="E9E6E0F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5459,51 +5649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bassi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-6893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah-Emma Braiteh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3447916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khreis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.3001420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01986297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faton Maliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Limani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2019.2894642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2743703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Zambianchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Calisti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2695403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2516821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Yhia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059583" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03282041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01825017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01812452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01699365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icccn.2016.7568511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327792v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2016.7541795" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402677" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249395" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2014.6882641" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanyan," TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herry," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2013.6666377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Iwaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2012.6288539" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420932v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789195v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518266" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bassi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-6893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah-Emma Braiteh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3447916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khreis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.3001420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01986297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faton Maliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Limani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2019.2894642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2743703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Zambianchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Calisti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2695403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2516821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kargl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059583" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Yhia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03282041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01825017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01812452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01699365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997230" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icccn.2016.7568511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327792v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799175" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2016.7541795" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402677" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2014.6882641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanyan," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herry," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2013.6666377" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2012.6288539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Iwaza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960130" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>