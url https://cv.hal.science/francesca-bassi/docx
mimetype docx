--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1548,226 +1548,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Cooperative Vehicular Platooning with a Set of Reinforced Checks</w:t>
+                <w:t xml:space="preserve">Secure Group Key Dissemination Protocol in Cooperative Vehicular Platooning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah-Emma Braiteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 21st International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marrakesh, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045732v1</w:t>
+                <w:t xml:space="preserve">hal-05239247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Group Key Dissemination Protocol in Cooperative Vehicular Platooning</w:t>
+                <w:t xml:space="preserve">Securing Cooperative Vehicular Platooning with a Set of Reinforced Checks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah-Emma Braiteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC65282.2025.11059583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239247v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure and Cooperative Departure Protocol for Connected Automated Platoons</w:t>
               </w:r>
@@ -5418,51 +5418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9E6E0F9"/>
+    <w:nsid w:val="89FB23AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5649,51 +5649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bassi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-6893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah-Emma Braiteh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3447916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khreis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.3001420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01986297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faton Maliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Limani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2019.2894642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2743703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Zambianchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Calisti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2695403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2516821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kargl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059583" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Yhia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03282041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01825017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01812452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01699365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997230" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icccn.2016.7568511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327792v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799175" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2016.7541795" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402677" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2014.6882641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanyan," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herry," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2013.6666377" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2012.6288539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Iwaza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960130" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bassi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9630-6893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren Saint-Hilaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Neal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia-Cuppens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2025.104266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah-Emma Braiteh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2024.3447916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02916227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Khreis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2020.3001420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01986297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faton Maliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Limani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2019.2894642" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Galluccio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2743703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.06.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Zambianchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Calisti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dardari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2695403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2516821" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Jemaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kargl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC65282.2025.11059583" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Tse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounas Yhia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lonc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ren A Saint-Hilaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03282041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ibn-Khedher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01825017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01812452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01699365v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997230" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icccn.2016.7568511" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327792v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799175" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2016.7541795" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402677" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2014.6882641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanyan," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herry," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2013.6666377" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2012.6288539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721535v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Iwaza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Weidmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960130" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>