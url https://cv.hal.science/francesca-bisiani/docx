--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -160,191 +160,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception de l’Analyse du discours de l’École française en Italie. Parcours croisés</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle, langues et droit : réflexions au carrefour de la doctrine juridique, de la traduction et de la terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Sini</w:t>
+                <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">De Europa - European and Global Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584711v1</w:t>
+                <w:t xml:space="preserve">hal-04588947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle, langues et droit : réflexions au carrefour de la doctrine juridique, de la traduction et de la terminologie</w:t>
+                <w:t xml:space="preserve">La réception de l’Analyse du discours de l’École française en Italie. Parcours croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Tonti</w:t>
+                <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Europa - European and Global Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue 2023</w:t>
+              <w:t xml:space="preserve">Synergies Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588947v1</w:t>
+                <w:t xml:space="preserve">hal-04584711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcci metodologici per lo studio della terminologia giuridica multilingue nell’era dell’Intelligenza artificiale</w:t>
               </w:r>
@@ -710,178 +710,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir d’enchantement du discours sur les Smart cities : le récit médiatique sur la cyber security dans l’espace urbain italien</w:t>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires sur le multilinguisme et l’IA par rapport au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoposs International Congress, Smart Cities as Safe Cities Theoretical, Political and Legal Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, sous la coordination de Mehdi Ghassemi, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Round Table, Discourse analysis and Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Di Catania, sous la coordination d'Anna Khalonina, Paola Labadessa, Francesco Laurenti, Eleonora Ravizza et Riccardo Raimondo, Oct 2024, Catane, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918721v1</w:t>
+                <w:t xml:space="preserve">hal-04918764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires sur le multilinguisme et l’IA par rapport au droit</w:t>
+                <w:t xml:space="preserve">Le pouvoir d’enchantement du discours sur les Smart cities : le récit médiatique sur la cyber security dans l’espace urbain italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Round Table, Discourse analysis and Multilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Di Catania, sous la coordination d'Anna Khalonina, Paola Labadessa, Francesco Laurenti, Eleonora Ravizza et Riccardo Raimondo, Oct 2024, Catane, Italie</w:t>
+              <w:t xml:space="preserve">Ecoposs International Congress, Smart Cities as Safe Cities Theoretical, Political and Legal Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, sous la coordination de Mehdi Ghassemi, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918764v1</w:t>
+                <w:t xml:space="preserve">hal-04918721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle, Droit et Langues : IA et multilinguisme juridique européen</w:t>
               </w:r>
@@ -949,51 +949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro de Synergies Italie ‘L’analyse du discours en Italie – État de lieux et perspectives’ », n° 20/2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale, Horizons et enjeux de l’Analyse (et des analystes) du Discours Trajectoires de recherche actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Milan, sous la coordination de Claudia Cagninelli, Nora Gattiglia, Chiara Molinari, Giuliano Rossi, Stefano Vicari, Nov 2023, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du discours en Italie. État de lieu et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons et enjeux de l'Analyse (et des analystes) du Discours. Trajectoires des recherches actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dorif, Université de Milan, Nov 2023, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1163,372 +1163,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et exploitation d’un corpus littéraire</w:t>
+                <w:t xml:space="preserve">La réinterprétation du concept de ‘law enforcement’ dans le discours contraignant européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à la Faculté des Lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Trieste, Dec 2021, Trieste, Italia</w:t>
+              <w:t xml:space="preserve">(Re)Contextualising the Discursive Construction of Europe, Discours d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chypre, Nov 2021, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589217v1</w:t>
+                <w:t xml:space="preserve">hal-04589000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LexTerm: le projet terminologique de la FLD 2021</w:t>
+                <w:t xml:space="preserve">Pour une approche discursive de la terminologie ‘sécuritaire’ dans l’espace multilingue européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Linguistic Rights and Language Varieties in Europe in the Age of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Torino, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire au Centre d’Études Linguistiques - Corpus, Discours et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Mouilin Lyon 3, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589167v1</w:t>
+                <w:t xml:space="preserve">hal-04589183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reformulations de l’expression ‘prévention et répression’ dans le discours juridique non contraignant : une analyse contrastive UE/France/Espagne</w:t>
+                <w:t xml:space="preserve">LexTerm: le projet terminologique de la FLD 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journée du Réseau LTT – Lexicologie, Terminologie, Traduction, La traduction au service des institutions : outils, expérimentations et innovations pour le multilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Naples, Nov 2021, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Workshop Linguistic Rights and Language Varieties in Europe in the Age of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Torino, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589006v1</w:t>
+                <w:t xml:space="preserve">hal-04589167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réinterprétation du concept de ‘law enforcement’ dans le discours contraignant européen</w:t>
+                <w:t xml:space="preserve">Les reformulations de l’expression ‘prévention et répression’ dans le discours juridique non contraignant : une analyse contrastive UE/France/Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)Contextualising the Discursive Construction of Europe, Discours d’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chypre, Nov 2021, En Distanciel, France</w:t>
+              <w:t xml:space="preserve">12es Journée du Réseau LTT – Lexicologie, Terminologie, Traduction, La traduction au service des institutions : outils, expérimentations et innovations pour le multilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Naples, Nov 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589000v1</w:t>
+                <w:t xml:space="preserve">hal-04589006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche discursive de la terminologie ‘sécuritaire’ dans l’espace multilingue européen</w:t>
+                <w:t xml:space="preserve">Construction et exploitation d’un corpus littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Centre d’Études Linguistiques - Corpus, Discours et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Mouilin Lyon 3, Apr 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire à la Faculté des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Trieste, Dec 2021, Trieste, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589183v1</w:t>
+                <w:t xml:space="preserve">hal-04589217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of ‘combattant terroriste étranger’ and risk perception: the driving force behind standardization of a nomenclature in European soft law</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Margherita Mattioda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1798,51 +1798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du discours en Italie. État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20/2024, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1912,51 +1912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la ville devient « intelligente » : sécurité et narration médiatique dans l’espace urbain italien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2559,51 +2559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B6F133F"/>
+    <w:nsid w:val="7A541330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2790,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bisiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0204-4130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bisiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Tonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margherita Mattioda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04584789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bisiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0204-4130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bisiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Tonti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margherita Mattioda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04584789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>