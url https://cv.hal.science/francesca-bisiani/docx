--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -160,191 +160,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle, langues et droit : réflexions au carrefour de la doctrine juridique, de la traduction et de la terminologie</w:t>
+                <w:t xml:space="preserve">La réception de l’Analyse du discours de l’École française en Italie. Parcours croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Tonti</w:t>
+                <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Europa - European and Global Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue 2023</w:t>
+              <w:t xml:space="preserve">Synergies Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588947v1</w:t>
+                <w:t xml:space="preserve">hal-04584711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception de l’Analyse du discours de l’École française en Italie. Parcours croisés</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle, langues et droit : réflexions au carrefour de la doctrine juridique, de la traduction et de la terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Sini</w:t>
+                <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">De Europa - European and Global Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584711v1</w:t>
+                <w:t xml:space="preserve">hal-04588947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcci metodologici per lo studio della terminologia giuridica multilingue nell’era dell’Intelligenza artificiale</w:t>
               </w:r>
@@ -710,178 +710,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions interdisciplinaires sur le multilinguisme et l’IA par rapport au droit</w:t>
+                <w:t xml:space="preserve">Le pouvoir d’enchantement du discours sur les Smart cities : le récit médiatique sur la cyber security dans l’espace urbain italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Round Table, Discourse analysis and Multilingualism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Di Catania, sous la coordination d'Anna Khalonina, Paola Labadessa, Francesco Laurenti, Eleonora Ravizza et Riccardo Raimondo, Oct 2024, Catane, Italie</w:t>
+              <w:t xml:space="preserve">Ecoposs International Congress, Smart Cities as Safe Cities Theoretical, Political and Legal Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, sous la coordination de Mehdi Ghassemi, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918764v1</w:t>
+                <w:t xml:space="preserve">hal-04918721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir d’enchantement du discours sur les Smart cities : le récit médiatique sur la cyber security dans l’espace urbain italien</w:t>
+                <w:t xml:space="preserve">Réflexions interdisciplinaires sur le multilinguisme et l’IA par rapport au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoposs International Congress, Smart Cities as Safe Cities Theoretical, Political and Legal Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, sous la coordination de Mehdi Ghassemi, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Round Table, Discourse analysis and Multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Di Catania, sous la coordination d'Anna Khalonina, Paola Labadessa, Francesco Laurenti, Eleonora Ravizza et Riccardo Raimondo, Oct 2024, Catane, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918721v1</w:t>
+                <w:t xml:space="preserve">hal-04918764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle, Droit et Langues : IA et multilinguisme juridique européen</w:t>
               </w:r>
@@ -949,51 +949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro de Synergies Italie ‘L’analyse du discours en Italie – État de lieux et perspectives’ », n° 20/2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale, Horizons et enjeux de l’Analyse (et des analystes) du Discours Trajectoires de recherche actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Milan, sous la coordination de Claudia Cagninelli, Nora Gattiglia, Chiara Molinari, Giuliano Rossi, Stefano Vicari, Nov 2023, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du discours en Italie. État de lieu et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons et enjeux de l'Analyse (et des analystes) du Discours. Trajectoires des recherches actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dorif, Université de Milan, Nov 2023, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1163,165 +1163,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réinterprétation du concept de ‘law enforcement’ dans le discours contraignant européen</w:t>
+                <w:t xml:space="preserve">Construction et exploitation d’un corpus littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)Contextualising the Discursive Construction of Europe, Discours d’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Chypre, Nov 2021, En Distanciel, France</w:t>
+              <w:t xml:space="preserve">Séminaire à la Faculté des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Trieste, Dec 2021, Trieste, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589000v1</w:t>
+                <w:t xml:space="preserve">hal-04589217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche discursive de la terminologie ‘sécuritaire’ dans l’espace multilingue européen</w:t>
+                <w:t xml:space="preserve">Les reformulations de l’expression ‘prévention et répression’ dans le discours juridique non contraignant : une analyse contrastive UE/France/Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Centre d’Études Linguistiques - Corpus, Discours et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Mouilin Lyon 3, Apr 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12es Journée du Réseau LTT – Lexicologie, Terminologie, Traduction, La traduction au service des institutions : outils, expérimentations et innovations pour le multilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Naples, Nov 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589183v1</w:t>
+                <w:t xml:space="preserve">hal-04589006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexTerm: le projet terminologique de la FLD 2021</w:t>
               </w:r>
@@ -1370,165 +1370,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reformulations de l’expression ‘prévention et répression’ dans le discours juridique non contraignant : une analyse contrastive UE/France/Espagne</w:t>
+                <w:t xml:space="preserve">La réinterprétation du concept de ‘law enforcement’ dans le discours contraignant européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journée du Réseau LTT – Lexicologie, Terminologie, Traduction, La traduction au service des institutions : outils, expérimentations et innovations pour le multilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Naples, Nov 2021, En distanciel, France</w:t>
+              <w:t xml:space="preserve">(Re)Contextualising the Discursive Construction of Europe, Discours d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Chypre, Nov 2021, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589006v1</w:t>
+                <w:t xml:space="preserve">hal-04589000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et exploitation d’un corpus littéraire</w:t>
+                <w:t xml:space="preserve">Pour une approche discursive de la terminologie ‘sécuritaire’ dans l’espace multilingue européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à la Faculté des Lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Trieste, Dec 2021, Trieste, Italia</w:t>
+              <w:t xml:space="preserve">Séminaire au Centre d’Études Linguistiques - Corpus, Discours et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Mouilin Lyon 3, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589217v1</w:t>
+                <w:t xml:space="preserve">hal-04589183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of ‘combattant terroriste étranger’ and risk perception: the driving force behind standardization of a nomenclature in European soft law</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Margherita Mattioda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1798,51 +1798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du discours en Italie. État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20/2024, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1912,51 +1912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la ville devient « intelligente » : sécurité et narration médiatique dans l’espace urbain italien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bisiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Tonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2559,51 +2559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A541330"/>
+    <w:nsid w:val="B4731413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2790,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bisiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0204-4130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bisiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Tonti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margherita Mattioda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04584789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-bisiani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0204-4130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bisiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Sini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Tonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margherita Mattioda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582120v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04582184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04584693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04584789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>