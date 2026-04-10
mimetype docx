--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -602,421 +602,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (Re-worlding relations) [FR]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La trayectoria singular de una hoja de maíz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Borea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+                <w:t xml:space="preserve">Coralie Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
+                <w:t xml:space="preserve">Juliette Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15d6i⟩</w:t>
+              <w:t xml:space="preserve">.able</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69564/able.es.25025.feuilledemais⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455445v1</w:t>
+                <w:t xml:space="preserve">hal-05001093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (Re-worlding relations) [EN]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Introduction (Re-worlding relations) [FR]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Borea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15d6i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15d6d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05455439v1</w:t>
+                <w:t xml:space="preserve">hal-05455445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trayectoria singular de una hoja de maíz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction (Re-worlding relations) [EN]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Borea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Maurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bianchini</w:t>
+                <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">.able</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, </w:t>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69564/able.es.25025.feuilledemais⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15d6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001093v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unusual Journey of a Corn Husk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,77 +1063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire singulière d'une feuille de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1161,503 +1161,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d’errance d’une forme</w:t>
+                <w:t xml:space="preserve">Une intrusion cachée par une inclusion controversée. L’acquisition d’artefacts zapatistes par le Reina Sofía de Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862394v1</w:t>
+                <w:t xml:space="preserve">hal-04751995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’épreuve de la plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Buob</w:t>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12z0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommaire en forme de balade virtuelle dans un laboratoire rêvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Buob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12z0h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une intrusion cachée par une inclusion controversée. L’acquisition d’artefacts zapatistes par le Reina Sofía de Madrid</w:t>
+                <w:t xml:space="preserve">Protocole d’errance d’une forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751995v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a world that contains many worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,64 +1704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">un monde qui contient beaucoup de mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1808,64 +1808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">un mundo donde quepan muchos mundos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2109,51 +2109,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t>
+                <w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
@@ -2192,93 +2192,93 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897829v1</w:t>
+                <w:t xml:space="preserve">hal-02899595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t>
+                <w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
@@ -2317,120 +2317,120 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899595v1</w:t>
+                <w:t xml:space="preserve">hal-03897829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'art : re-contextualisation et circulation d'une oeuvre de l'artiste Meschac Gaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme &amp; la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1 (199), p. 195 à 215. </w:t>
+              <w:t xml:space="preserve">, 2016, 1 (199), pp.195-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.199.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2488,64 +2488,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-worlding relations&amp;quot; : anthropologie et pratiques artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Borea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2573,226 +2573,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futurs de l'écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropologies plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54-55, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z0i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460109v1</w:t>
+                <w:t xml:space="preserve">hal-04993794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologies plastiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Futurs de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993794v1</w:t>
+                <w:t xml:space="preserve">hal-05460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2982,51 +2982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5B65783"/>
+    <w:nsid w:val="51277706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3213,51 +3213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-cozzolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10331&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Borea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ungprateeb Flynn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Solomoukha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z06" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23008.caracol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23008.caracol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23008.caracol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.199.0195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0i" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-cozzolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10331&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Borea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ungprateeb Flynn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6i" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Solomoukha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z06" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23008.caracol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23008.caracol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23008.caracol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.199.0195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0i" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>