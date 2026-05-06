--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -602,421 +602,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trayectoria singular de una hoja de maíz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction (Re-worlding relations) [FR]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Borea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Nier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bianchini</w:t>
+                <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">.able</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.69564/able.es.25025.feuilledemais⟩</w:t>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15d6i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001093v1</w:t>
+                <w:t xml:space="preserve">hal-05455445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (Re-worlding relations) [FR]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Introduction (Re-worlding relations) [EN]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Borea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15d6i⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15d6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455445v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (Re-worlding relations) [EN]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trayectoria singular de una hoja de maíz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
+                <w:t xml:space="preserve">Coralie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56, </w:t>
+              <w:t xml:space="preserve">.able</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15d6d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.69564/able.es.25025.feuilledemais⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455439v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unusual Journey of a Corn Husk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,77 +1063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire singulière d'une feuille de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1161,503 +1161,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une intrusion cachée par une inclusion controversée. L’acquisition d’artefacts zapatistes par le Reina Sofía de Madrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’épreuve de la plasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z0b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751995v1</w:t>
+                <w:t xml:space="preserve">halshs-04853123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’épreuve de la plasticité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sommaire en forme de balade virtuelle dans un laboratoire rêvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Buob</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z0h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12z0b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04853123v1</w:t>
+                <w:t xml:space="preserve">halshs-04853124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommaire en forme de balade virtuelle dans un laboratoire rêvé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocole d’errance d’une forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12z0h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04853124v1</w:t>
+                <w:t xml:space="preserve">hal-04862394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d’errance d’une forme</w:t>
+                <w:t xml:space="preserve">Une intrusion cachée par une inclusion controversée. L’acquisition d’artefacts zapatistes par le Reina Sofía de Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12z06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862394v1</w:t>
+                <w:t xml:space="preserve">hal-04751995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a world that contains many worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,64 +1704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">un monde qui contient beaucoup de mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1808,64 +1808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">un mundo donde quepan muchos mundos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Solomoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.able</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,64 +2488,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-worlding relations&amp;quot; : anthropologie et pratiques artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Borea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ungprateeb Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2573,226 +2573,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologies plastiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Futurs de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993794v1</w:t>
+                <w:t xml:space="preserve">hal-05460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futurs de l'écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropologies plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Buob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54-55, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z0i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460109v1</w:t>
+                <w:t xml:space="preserve">hal-04993794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2982,51 +2982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51277706"/>
+    <w:nsid w:val="B59B9FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3213,51 +3213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-cozzolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10331&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Borea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ungprateeb Flynn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6i" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Solomoukha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z06" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23008.caracol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23008.caracol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23008.caracol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.199.0195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0i" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-cozzolino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9004-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bationo Tillon Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10331&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Borea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ungprateeb Flynn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bianchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.25025.feuilledemais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Buob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Solomoukha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z06" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.en.23008.caracol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.fr.23008.caracol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69564/able.es.23008.caracol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.16902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.199.0195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d6l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z0i" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>