--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -66,1503 +66,1649 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marionnette et son drame</w:t>
+                <w:t xml:space="preserve">Conversation &amp;quot;Jouer avec des mots, penser avec des objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guidicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305043v1</w:t>
+                <w:t xml:space="preserve">hal-05599363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofemminismo e creature dei possibili. Il teatro di Marta Cuscunà tra contronarrazione e uso della figura</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La marionnette et son drame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...78 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection « Arts », série Arts de la scène, Géraldine Mallet; Thierry Verdier; Didier Plassart, 978-2-36781-530-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/t349-cf89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13135/2389-6086/10079⟩</w:t>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">hal-03815269v1</w:t>
+                <w:t xml:space="preserve">hal-05305043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des formes &amp;quot;post-traditionnelles&amp;quot; : une hypothèse sur la production dramatique contemporaine des marionnettistes italiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ecofemminismo e creature dei possibili. Il teatro di Marta Cuscunà tra contronarrazione e uso della figura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque international PuppetPlays : Portrait du marionnettiste en auteur</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04479705v1</w:t>
+              <w:t xml:space="preserve">Culture Teatrali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artist's voice: Marta Cuscunà</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Artisanal inventiveness. The dynamics of rewriting in the scripts of northern Italian puppeteers (19th-20th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque international PuppetPlays : Portrait du marionnettiste en auteur</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04479673v1</w:t>
+              <w:t xml:space="preserve">Mimesis journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.109-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2389-6086/10079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concezione drammaturgica e materialità della scena. La processualità trasversale nelle evoluzioni contemporanee del teatro di figura</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dramaturgie et technique marionnettique dans le travail de Marta Cuscunà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mente Teatrale. Autorialità, creazione e oltre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04467101v1</w:t>
+              <w:t xml:space="preserve">Manip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les objets&amp;quot;: table-ronde organisée par le projet ERC PuppetPlays au Mouffetard – Centre national de la Marionnette à Paris - dans le cadre de la 14e édition des Scènes ouvertes à l’insolite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La &amp;quot;Iena di San Giorgio&amp;quot;. Da leggenda popolare a mito burattinesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire parler les objets</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04479686v1</w:t>
+              <w:t xml:space="preserve">DNA - Di Nulla Accademia. Rivista di studi camporesiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.2724-5179/15420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire de la marionnette : des incursions de personnages traditionnels dans des écritures contemporaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Figurations of Evil in Contemporary Puppet Theatre Dramaturgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international PuppetPlays : l'écriture littéraire pour marionnettes en Europe de l'Ouest (17e-21e siècles)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04479657v1</w:t>
+              <w:t xml:space="preserve">Skenè. Journal of Theatre and Drama Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Puppet, Death, and the Devil: Presences of Afterlife in Puppet Theatre, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13136/sjtds.v8i1.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drammaturgie originali per il teatro di figura contemporaneo. Il &amp;quot;Macbeth all'improvviso&amp;quot; di Gigio Brunello e Gyula Molnàr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arti della Performance : orizzonti e culture,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Creating for the Stage and Other Spaces: Questioning Practices and Theories, 13, pp.585-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/6823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engendrer le « génos ». Insolites familles de bois dans le théâtre de Gigio Brunello.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3feeai5u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189208v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animatronica e componentistica industriale applicate alla scena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cuscunà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arti della Performance : orizzonti e culture,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Creating for the Stage and Other Spaces: Questioning Practices and Theories, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/6823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Signify Otherness and Diasporic Bodies through Puppetry: Two Plays by Kossi Efoui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des formes &amp;quot;post-traditionnelles&amp;quot; : une hypothèse sur la production dramatique contemporaine des marionnettistes italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Representing Alterity through Puppetry and Performing Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">2ème Colloque international PuppetPlays : Portrait du marionnettiste en auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuppetPlays; Université Paul-Valéry Montpellier 3, May 2023, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.8ebe84j3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artist's voice: Marta Cuscunà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cuscunà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque international PuppetPlays : Portrait du marionnettiste en auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuppetPlays; Université Paul-Valéry Montpellier 3, May 2023, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.451e082t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concezione drammaturgica e materialità della scena. La processualità trasversale nelle evoluzioni contemporanee del teatro di figura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mente Teatrale. Autorialità, creazione e oltre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASTAP; Piccolo Teatro Milano, May 2022, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les objets&amp;quot;: table-ronde organisée par le projet ERC PuppetPlays au Mouffetard – Centre national de la Marionnette à Paris - dans le cadre de la 14e édition des Scènes ouvertes à l’insolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanny Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cuscunà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Efoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University of Connecticut</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04479798v1</w:t>
+                <w:t xml:space="preserve">Sandrine Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire parler les objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuppetPlays; Théâtre Mouffetard, Jun 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.f14aw194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de la marionnette : des incursions de personnages traditionnels dans des écritures contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque international PuppetPlays : l'écriture littéraire pour marionnettes en Europe de l'Ouest (17e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PuppetPlays; Université Paul-Valéry Montpellier 3, Oct 2021, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.e0ec80l1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to Signify Otherness and Diasporic Bodies through Puppetry: Two Plays by Kossi Efoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Bell, Matthew Isaac Cohen, Jungmin Song. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representing Alterity through Puppetry and Performing Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Connecticut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La marionnette et son drame. : Les dramaturgies pour le théâtre de marionnettes contemporain en France et en Italie (1980-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Fazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Paul Valéry - Montpellier III; Università degli studi (Bologne, Italie), 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022MON30031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04077521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1709,51 +1855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05305043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-marionnette-et-son-drame.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/t349-cf89" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04466913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2389-6086/10079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2724-5179/15420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/sjtds.v8i1.366" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6823" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189208v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3feeai5u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8ebe84j3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.451e082t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e0ec80l1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lib.uconn.edu/ballinst_alterity/#" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04077521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Heuclin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Plassard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Fazio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guidicelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05305043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-marionnette-et-son-drame.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/t349-cf89" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04466913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2389-6086/10079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2724-5179/15420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/sjtds.v8i1.366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189208v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3feeai5u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cuscun&#224;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8ebe84j3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.451e082t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanny Bert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.f14aw194" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e0ec80l1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lib.uconn.edu/ballinst_alterity/#" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04077521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>