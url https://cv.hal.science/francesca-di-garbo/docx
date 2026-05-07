--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -165,51 +165,51 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At the Department of Language Sciences at Aix-Marseille University, I teach undergraduate and graduate level courses in morphosyntax, language typology, research methods, and epistemology of linguistic research.</w:t>
+        <w:t xml:space="preserve">At the Department of Language Sciences at Aix-Marseille University, I teach undergraduate and graduate level courses in morphosyntax, language typology, research methods, and epistemology of linguistic research. Since September 2025, I am the Program Director of the Master’s in Language Sciences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -344,313 +344,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing uncertainty, and the multifaceted soul of linguistic typology: commentary on “Replication and methodological robustness in quantitative typology” by Becker and Guzmán Naranjo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The design principles of a sociolinguistic typological questionnaire for language contact research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Kashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesya Khanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Typology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/lingty-2025-0028⟩</w:t>
+              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.1-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22105832-bja10035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212418v1</w:t>
+                <w:t xml:space="preserve">hal-04904991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact effects in nominal number systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kapellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sl.24019.dig⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design principles of a sociolinguistic typological questionnaire for language contact research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embracing uncertainty, and the multifaceted soul of linguistic typology: commentary on “Replication and methodological robustness in quantitative typology” by Becker and Guzmán Naranjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Garbo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olesya Khanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.1-103. </w:t>
+              <w:t xml:space="preserve">Linguistic Typology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22105832-bja10035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/lingty-2025-0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904991v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t>
               </w:r>
@@ -1158,209 +1158,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of northwestern Bantu gender systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociogeographic correlates of typological variation in northwestern Bantu gender systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Garbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (4), pp.1169-1239. </w:t>
+              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.155-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ling-2020-0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22105832-bja10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955624v1</w:t>
+                <w:t xml:space="preserve">hal-03955649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociogeographic correlates of typological variation in northwestern Bantu gender systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology of northwestern Bantu gender systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Verkerk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.155-223. </w:t>
+              <w:t xml:space="preserve">Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.1169-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22105832-bja10017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ling-2020-0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955649v1</w:t>
+                <w:t xml:space="preserve">hal-03955624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2058,51 +2058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/lehrstuhl/verkerk.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociobags.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://typologyatcrossroads.unibo.it/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=1gP1UFgAAAAJ&amp;hl=it&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaius Sinnem&#228;ki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2785-0943/19626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2025-0028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kapellis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24019.dig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Singer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Khanina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shcherbakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2024-0072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Napole&#227;o de Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Ellison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23029.sin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.13158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2022-0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Rahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.362.06san" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/lehrstuhl/verkerk.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociobags.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://typologyatcrossroads.unibo.it/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=1gP1UFgAAAAJ&amp;hl=it&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaius Sinnem&#228;ki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2785-0943/19626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Singer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Khanina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kapellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24019.dig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2025-0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shcherbakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2024-0072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Napole&#227;o de Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Ellison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23029.sin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.13158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2022-0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Rahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.362.06san" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>