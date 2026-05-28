--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1158,209 +1158,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociogeographic correlates of typological variation in northwestern Bantu gender systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology of northwestern Bantu gender systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Verkerk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.155-223. </w:t>
+              <w:t xml:space="preserve">Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.1169-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22105832-bja10017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ling-2020-0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955649v1</w:t>
+                <w:t xml:space="preserve">hal-03955624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of northwestern Bantu gender systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociogeographic correlates of typological variation in northwestern Bantu gender systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Garbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Verkerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (4), pp.1169-1239. </w:t>
+              <w:t xml:space="preserve">Language Dynamics and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.155-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ling-2020-0217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22105832-bja10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955624v1</w:t>
+                <w:t xml:space="preserve">hal-03955649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2058,51 +2058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/lehrstuhl/verkerk.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociobags.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://typologyatcrossroads.unibo.it/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=1gP1UFgAAAAJ&amp;hl=it&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaius Sinnem&#228;ki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2785-0943/19626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Singer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Khanina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kapellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24019.dig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2025-0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shcherbakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2024-0072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Napole&#227;o de Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Ellison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23029.sin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.13158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2022-0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Rahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.362.06san" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/lehrstuhl/verkerk.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociobags.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://typologyatcrossroads.unibo.it/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=1gP1UFgAAAAJ&amp;hl=it&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaius Sinnem&#228;ki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2785-0943/19626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Singer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Khanina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kapellis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24019.dig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2025-0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Shcherbakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2024-0072" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Napole&#227;o de Souza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Ellison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.23029.sin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lla.13158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2022-0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Verkerk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2020-0217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105832-bja10017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Rahabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sandman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.362.06san" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>