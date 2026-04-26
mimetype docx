--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -2725,505 +2725,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
+                <w:t xml:space="preserve">Amboise (Indre-et-Loire), réserve archéologique de la 'Butte de César' : un four de potiers et sa production (30 av./20 ap. J.-C.). Etude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Langry-François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-108, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
+              <w:t xml:space="preserve">Actes du congrès de Lyon, 24-27 septembre 2020 : Les céramiques à Lugdunum et dans la région : datation et circulation ; actualité des recherches céramiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, pp.577-594, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046042v1</w:t>
+                <w:t xml:space="preserve">hal-03228590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuville-aux-Bois “ la Grande Route ”, un habitat rural du second âge du Fer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Les timbres amphoriques trouvés à Jerash.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duplessis Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Stéphan Fichtl; Thibaut Guiot; Thierry Massat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Lichtenberger et R. Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-200, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
+              <w:t xml:space="preserve">Hellenistic and Roman Gerasa. Jerash Papers 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 5, Brepols, pp.145-172, 2020, Hellenistic and Roman Gerasa. Jerash Papers 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084915v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (Indre-et-Loire), réserve archéologique de la 'Butte de César' : un four de potiers et sa production (30 av./20 ap. J.-C.). Etude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuville-aux-Bois “ la Grande Route ”, un habitat rural du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Fichtl; Thibaut Guiot; Thierry Massat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de Lyon, 24-27 septembre 2020 : Les céramiques à Lugdunum et dans la région : datation et circulation ; actualité des recherches céramiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECAG, pp.577-594, 2020</w:t>
+              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-200, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228590v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les timbres amphoriques trouvés à Jerash.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Duplessis Duplessis</w:t>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A. Lichtenberger et R. Raja. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hellenistic and Roman Gerasa. Jerash Papers 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vol. 5, Brepols, pp.145-172, 2020, Hellenistic and Roman Gerasa. Jerash Papers 5</w:t>
+              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERCAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-108, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943752v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche sur les sanctuaires laténiens et les pratiques cultuelles en territoire turon</w:t>
               </w:r>
@@ -4441,51 +4441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Val-de Loire, Indre-et-Loire, Amboise, 3 rue Rouget de Lisle. Amboise, oppidum des Châtelliers : du sanctuaire gaulois au sanctuaire antique (100 av. – 70 ap. J.-C.). Rapport de fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,263 +4780,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre » Rapport de prospection thématique 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603015v1</w:t>
+                <w:t xml:space="preserve">hal-04882218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre » Rapport de prospection thématique 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
+              <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882218v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, « Le rempart interne », campagne 2024. Rapport de fouille archéologique programmée</w:t>
               </w:r>
@@ -5134,1105 +5134,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cour-Cheverny, RD 765 - RD 102, partie sud-est du Bourg (Parking P3 du château) : Centre-Val de Loire, Loir-et-Cher</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (114 p.)</w:t>
+                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001220v1</w:t>
+                <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+                <w:t xml:space="preserve">hal-04195878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montbazon (Indre-et-Loire) - Abords de la forteresse, La Cocharde. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04195878v1</w:t>
+                <w:t xml:space="preserve">hal-04197173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070512v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbazon (Indre-et-Loire) - Abords de la forteresse, La Cocharde. Rapport de diagnostic archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebrun</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04197173v1</w:t>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cour-Cheverny, RD 765 - RD 102, partie sud-est du Bourg (Parking P3 du château) : Centre-Val de Loire, Loir-et-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (114 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulain</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04397289v1</w:t>
+                <w:t xml:space="preserve">hal-05001220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Tellier Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
+              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197146v1</w:t>
+                <w:t xml:space="preserve">hal-04736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+                <w:t xml:space="preserve">Tours, av. G Eiffel, rue P. et M. Curie, rue de Belgique : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Noël</w:t>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellier Alice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (105 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736442v1</w:t>
+                <w:t xml:space="preserve">hal-04397123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, av. G Eiffel, rue P. et M. Curie, rue de Belgique : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut Digan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Millet</w:t>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (105 p.)</w:t>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04397123v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorigny (Indre-et-Loire) - Extension de la ZAC Isoparc. Rapport de diagnostic archéologique réalisé du 18 octobre au 23 novembre 2021 (OA 0612894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,90 +6310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7000 ans sous la salle des Maçons du château de Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,301 +6544,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations du second âge du Fer à Villedieu-sur-Indre 'Le Grand-Saint-Bonnet' (Indre)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+                <w:t xml:space="preserve">Buzançais &amp;quot;Coeur-de-ville&amp;quot; : Centre-Val de Loire, Indre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] AFEAF. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] Inrap, SRA Centre - Val de Loire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173040v1</w:t>
+                <w:t xml:space="preserve">hal-03283774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2018. Rapport de fouille archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martizay, L'Avis, route du Blanc ZAC de l'Avis, phase II, Indre, Centre - Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,301 +6850,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2019, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzançais &amp;quot;Coeur-de-ville&amp;quot; : Centre-Val de Loire, Indre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
+                <w:t xml:space="preserve">Centre Val-de-Loire, Indre-et-Loire, Amboise, 19 rue du Petit Bonheur - Fouille d’une parcelle du quartier sud de l’oppidum d’Amboise (IIe av. - IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inrap, SRA Centre - Val de Loire. 2019</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2019, 1 vol. (494 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283774v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre Val-de-Loire, Indre-et-Loire, Amboise, 19 rue du Petit Bonheur - Fouille d’une parcelle du quartier sud de l’oppidum d’Amboise (IIe av. - IIIe s. ap. J.-C.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+                <w:t xml:space="preserve">Les occupations du second âge du Fer à Villedieu-sur-Indre 'Le Grand-Saint-Bonnet' (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
+                <w:t xml:space="preserve">D Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2019, 1 vol. (494 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] AFEAF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201590v1</w:t>
+                <w:t xml:space="preserve">hal-02173040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t>
               </w:r>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7509,51 +7509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2017. Rapport de fouille archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,1226 +7734,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pont-Chrétien-Chabenet, 36 rue du Parc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017, pp.136</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495907v1</w:t>
+                <w:t xml:space="preserve">hal-02495848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Troubady</w:t>
+                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucher Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160074v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+                <w:t xml:space="preserve">Occupation du plateau au nord de la Loire à Tours (Indre-et-Loire), entre Choisille et Bédoire du Ve s. av. n.-è. au Ier s. de n.-è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, Sadil. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01710258v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation du plateau au nord de la Loire à Tours (Indre-et-Loire), entre Choisille et Bédoire du Ve s. av. n.-è. au Ier s. de n.-è.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortreau Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, Sadil. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588428v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02495848v1</w:t>
+                <w:t xml:space="preserve">hal-05160074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Amboise, réserve de la « Butte de César », campagne 2016 , Rapport final d’opération de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinçon Laureline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortreau Joël</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Pauline Nuviala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plessis Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Service Archéologique départemental d'Indre-et-Loire (SADIL). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757148v1</w:t>
+                <w:t xml:space="preserve">hal-01471731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise, réserve de la « Butte de César », campagne 2016 , Rapport final d’opération de fouille programmée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cinçon Laureline</w:t>
+                <w:t xml:space="preserve">Chambray-lès-Tours « La Baraudière » : Un établissement rural de la fin de l’Âge du Fer et du début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alys Vaughan-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Save</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. 2017, 264 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Nuviala</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01471731v1</w:t>
+                <w:t xml:space="preserve">halshs-01710221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambray-lès-Tours « La Baraudière » : Un établissement rural de la fin de l’Âge du Fer et du début de l’époque romaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+                <w:t xml:space="preserve">Le Pont-Chrétien-Chabenet, 36 rue du Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017, pp.136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alys Vaughan-Williams</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-01710221v1</w:t>
+                <w:t xml:space="preserve">hal-02495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Plateau de Tours Nord Rapport 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université François Rabelais. 2016</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01282690v1</w:t>
+                <w:t xml:space="preserve">hal-04504394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR Plateau de Tours Nord Rapport 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université François Rabelais. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504394v1</w:t>
+                <w:t xml:space="preserve">halshs-01282690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
@@ -9301,51 +9301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 2, tranche 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9539,1361 +9539,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA - Phase 96 : Monts, Sorigny, Indre-et-Loire (37)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+                <w:t xml:space="preserve">Chevilly, les Herbeauts et la Croix Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (154 p.)</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001292v1</w:t>
+                <w:t xml:space="preserve">halshs-00714010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevilly, les Herbeauts et la Croix Rouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Frénée</w:t>
+                <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2012, 1 vol. (131 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lusson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00714010v1</w:t>
+                <w:t xml:space="preserve">hal-05209617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">LGV SEA - Phase 96 : Monts, Sorigny, Indre-et-Loire (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2012, 1 vol. (131 p.)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lozahic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2012, 1 vol. (154 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05209617v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210682v1</w:t>
+                <w:t xml:space="preserve">hal-01809783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinçon Laureline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01809783v1</w:t>
+                <w:t xml:space="preserve">hal-01807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, &amp;quot;Les Terres Noires&amp;quot;, &amp;quot;Les Tesnières&amp;quot;, &amp;quot;Les Terres Rouges&amp;quot;. Les occupations protohistoriques, antique et médiévale. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, 1 vol. 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01807521v1</w:t>
+                <w:t xml:space="preserve">hal-05208932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, &amp;quot;Les Terres Noires&amp;quot;, &amp;quot;Les Tesnières&amp;quot;, &amp;quot;Les Terres Rouges&amp;quot;. Les occupations protohistoriques, antique et médiévale. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, 1 vol. 84 p</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208932v1</w:t>
+                <w:t xml:space="preserve">hal-05210682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.171</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810325v1</w:t>
+                <w:t xml:space="preserve">hal-01809610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Landreau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.336</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809610v1</w:t>
+                <w:t xml:space="preserve">hal-01810325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déols (Indre), Grandéols phases 1 et 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Munos</w:t>
+                <w:t xml:space="preserve">Esvres-sur-Indre &amp;quot;Vallée de Beaulieu&amp;quot; Les jardins du Vallon 2 (Indre-et-Loire 37). Rapport de fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Coquery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.112</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (188 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806386v1</w:t>
+                <w:t xml:space="preserve">hal-05210691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, 26 chemin de Ville David (Indre-et-Loire). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10915,279 +10915,279 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (24 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre &amp;quot;Vallée de Beaulieu&amp;quot; Les jardins du Vallon 2 (Indre-et-Loire 37). Rapport de fouille.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les amphores de Javols/Anderitum in Les denrées en gaule romaine. production, consommation, échanges. Tables-ronde des 18 et 19 novembre 2004.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (188 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Maison de l'Archéologie et de l'Ethnologie de Nanterre. 2009, pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210691v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de Javols/Anderitum in Les denrées en gaule romaine. production, consommation, échanges. Tables-ronde des 18 et 19 novembre 2004.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déols (Indre), Grandéols phases 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauzeur Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Maison de l'Archéologie et de l'Ethnologie de Nanterre. 2009, pp.59-64</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162055v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer, &amp;quot;Les Gaudines&amp;quot; (Région Centre, Indre-et-Loire)</w:t>
               </w:r>
@@ -11285,573 +11285,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2007, 1 vol. (66 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, 2 vol. (309 p., 221 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001365v1</w:t>
+                <w:t xml:space="preserve">hal-05160079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+                <w:t xml:space="preserve">Neuillé-Pont-Pierre (37). ZAC &amp;quot;Polaxis&amp;quot;. Tranche 1. Rapport de diagnostic archéologique correspondant à la prescription n° 06/0683 du 21 septembre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mauraige (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2007, 2 vol. (309 p., 221 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2007, 3 vol. (61 p., 133 p., 182 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160079v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuillé-Pont-Pierre (37). ZAC &amp;quot;Polaxis&amp;quot;. Tranche 1. Rapport de diagnostic archéologique correspondant à la prescription n° 06/0683 du 21 septembre 2006</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suèvres, Les Châteliers, Loir-et-Cher (Centre-Val-de-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2007, 1 vol. (66 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Mauraige (de)</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">halshs-01092115v1</w:t>
+                <w:t xml:space="preserve">hal-05001365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de Touffreville (Calvados), in Les denrées en gaule romaine. production, consommation, échanges. Table-ronde des 24 et 25 novembre 2005.</w:t>
+                <w:t xml:space="preserve">Le site de Vieux (Calvados) et les amphores, in Les denrées en gaule romaine. Production, consommation, échanges. Table ronde des 24-25 novembre 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Laubenheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041. Maison de l'Archéologie et de l'Ethnologie de Nanterre. 2006</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041. Maison de l'archéologie et de l'Ethnologie de Nanterre. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162072v1</w:t>
+                <w:t xml:space="preserve">hal-02162061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de Vieux (Calvados) et les amphores, in Les denrées en gaule romaine. Production, consommation, échanges. Table ronde des 24-25 novembre 2005.</w:t>
+                <w:t xml:space="preserve">Les amphores de Touffreville (Calvados), in Les denrées en gaule romaine. production, consommation, échanges. Table-ronde des 24 et 25 novembre 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Laubenheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041. Maison de l'archéologie et de l'Ethnologie de Nanterre. 2006</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7041. Maison de l'Archéologie et de l'Ethnologie de Nanterre. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162061v1</w:t>
+                <w:t xml:space="preserve">hal-02162072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A85. Section M3 Saint-Romain-sur-Cher - Esvres. Site n° 28. Athée sur Cher &amp;quot;Pièce de la Colasserie&amp;quot; (Indre-et-Loire). Un établissement rural gallo-romain précoce (Tène finale - début IIIe s. ap. J.-C.). Rapport de fouille.</w:t>
               </w:r>
@@ -12111,51 +12111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis Duplessis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delneff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Braguier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02123938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Vaughan-Williams" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01812653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lusson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810325v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162072v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162061v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis Duplessis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delneff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02123938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Braguier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Vaughan-Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01812653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lusson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810325v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162072v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>