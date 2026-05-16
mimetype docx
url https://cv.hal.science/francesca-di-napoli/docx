--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -5134,267 +5134,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Mortreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+                <w:t xml:space="preserve">Bon Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070512v1</w:t>
+                <w:t xml:space="preserve">hal-04195878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon Céline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195878v1</w:t>
+                <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montbazon (Indre-et-Loire) - Abords de la forteresse, La Cocharde. Rapport de diagnostic archéologique</w:t>
               </w:r>
@@ -5614,351 +5614,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+                <w:t xml:space="preserve">Cour-Cheverny, RD 765 - RD 102, partie sud-est du Bourg (Parking P3 du château) : Centre-Val de Loire, Loir-et-Cher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (114 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+                <w:t xml:space="preserve">hal-05001220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cour-Cheverny, RD 765 - RD 102, partie sud-est du Bourg (Parking P3 du château) : Centre-Val de Loire, Loir-et-Cher</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (114 p.)</w:t>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001220v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Noël</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellier Alice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736442v1</w:t>
+                <w:t xml:space="preserve">hal-04197146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours, av. G Eiffel, rue P. et M. Curie, rue de Belgique : Centre-Val de Loire, Indre-et-Loire</w:t>
               </w:r>
@@ -6060,149 +6064,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2021. Rapport de fouille archéologique programmée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Tellier Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). Chambray-lès-Tours. 2022, 2 vol. (409 p., 692 p.)</w:t>
+              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197146v1</w:t>
+                <w:t xml:space="preserve">hal-04736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorigny (Indre-et-Loire) - Extension de la ZAC Isoparc. Rapport de diagnostic archéologique réalisé du 18 octobre au 23 novembre 2021 (OA 0612894)</w:t>
               </w:r>
@@ -6310,51 +6310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7000 ans sous la salle des Maçons du château de Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6698,64 +6698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7124,271 +7124,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+                <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2018, 1 vol. (166 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206631v1</w:t>
+                <w:t xml:space="preserve">hal-05160069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise, Zone d'activité de la Boitardière, Centre-Val de Loire, Indre-et-Loire : rapport de diagnostic archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05160069v1</w:t>
+                <w:t xml:space="preserve">hal-04206631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Rue du Petit-Bonheur/Ruelle Farcin - Fouille d’un quartier sur le flanc sud de l’oppidum d’Ambacia. Rapport de fouille archéologique</w:t>
               </w:r>
@@ -7509,51 +7509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2017. Rapport de fouille archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,637 +7734,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495848v1</w:t>
+                <w:t xml:space="preserve">hal-05160074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortreau Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01710258v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation du plateau au nord de la Loire à Tours (Indre-et-Loire), entre Choisille et Bédoire du Ve s. av. n.-è. au Ier s. de n.-è.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, Sadil. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588428v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortreau Joël</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Boucher Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757148v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (Indre-et-Loire), 7 rue Rouget de l'Isle. Construction d'une extension : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupation du plateau au nord de la Loire à Tours (Indre-et-Loire), entre Choisille et Bédoire du Ve s. av. n.-è. au Ier s. de n.-è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Murielle Troubady</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2017, 1 vol. (53 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, Sadil. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160074v1</w:t>
+                <w:t xml:space="preserve">hal-01588428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, réserve de la « Butte de César », campagne 2016 , Rapport final d’opération de fouille programmée</w:t>
               </w:r>
@@ -8693,267 +8693,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR Plateau de Tours Nord Rapport 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Troubady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université François Rabelais. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504394v1</w:t>
+                <w:t xml:space="preserve">halshs-01282690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Plateau de Tours Nord Rapport 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université François Rabelais. 2016</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01282690v1</w:t>
+                <w:t xml:space="preserve">hal-04504394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evena, rapport de projet collectif de recherche 2012-2014</w:t>
               </w:r>
@@ -9539,259 +9539,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevilly, les Herbeauts et la Croix Rouge</w:t>
+                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemard</w:t>
+                <w:t xml:space="preserve">M. Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lusson</w:t>
+                <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poupon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00714010v1</w:t>
+                <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Chevilly, les Herbeauts et la Croix Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aubier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713938v1</w:t>
+                <w:t xml:space="preserve">halshs-00714010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veigné-Montbazon, Indre-et-Loire, 37 Section Tours -Angoulême. LGV SEA 2-Phase 44 - PK 4,0 - PK 9,0. Rapport de diagnostic archéologique.</w:t>
               </w:r>
@@ -10007,515 +10007,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.212</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809783v1</w:t>
+                <w:t xml:space="preserve">hal-05210682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+                <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, &amp;quot;Les Terres Noires&amp;quot;, &amp;quot;Les Tesnières&amp;quot;, &amp;quot;Les Terres Rouges&amp;quot;. Les occupations protohistoriques, antique et médiévale. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.366</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, 1 vol. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807521v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, &amp;quot;Les Terres Noires&amp;quot;, &amp;quot;Les Tesnières&amp;quot;, &amp;quot;Les Terres Rouges&amp;quot;. Les occupations protohistoriques, antique et médiévale. Rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinçon Laureline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, 1 vol. 84 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208932v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210682v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 2</w:t>
               </w:r>
@@ -12111,51 +12111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis Duplessis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delneff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02123938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Braguier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Vaughan-Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01812653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lusson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810325v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162072v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Osman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lematre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2025.2550940" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Quilliec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Armitage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Chanteux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trintignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis Duplessis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161873v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delneff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244044v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djemmali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02123938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Braguier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160069v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160074v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plessis Matthieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710221v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alys Vaughan-Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209487v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01812653v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lusson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810325v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210691v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Laubenheimer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162072v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>