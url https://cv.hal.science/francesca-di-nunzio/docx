--- v0 (2026-03-31)
+++ v1 (2026-05-13)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking HIV-1 DNA fate from cell culture to humanized mice tissues</w:t>
+                <w:t xml:space="preserve">Decoding the biogenesis of HIV-induced CPSF6 puncta and their fusion with the nuclear speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Diana</w:t>
+                <w:t xml:space="preserve">Chiara Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Tatirovsky</w:t>
+                <w:t xml:space="preserve">Céline Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Tomasini</w:t>
+                <w:t xml:space="preserve">Selen Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cuche</w:t>
+                <w:t xml:space="preserve">Maxence Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selen Ay</w:t>
+                <w:t xml:space="preserve">Bin Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 34 (1), pp.201690. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omta.2026.201690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.103725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05527218v1</w:t>
+                <w:t xml:space="preserve">pasteur-05117096v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the biogenesis of HIV-induced CPSF6 puncta and their fusion with the nuclear speckle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking HIV-1 DNA fate from cell culture to humanized mice tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Tatirovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Tomasini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Selen Ay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13, </w:t>
+              <w:t xml:space="preserve">Molecular Therapy Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (1), pp.201690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.103725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omta.2026.201690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05117096v3</w:t>
+                <w:t xml:space="preserve">pasteur-05527218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capside du VIH-1</w:t>
               </w:r>
@@ -465,51 +465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo HIV-1 nuclear condensates safeguard against cGAS and license reverse transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selen Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeniy Tatirovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -593,430 +593,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04826770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-Induced CPSF6 Condensates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selen Ay</w:t>
+                <w:t xml:space="preserve">HIV-induced membraneless organelles orchestrate post-nuclear entry steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Scoca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168094⟩</w:t>
+              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (11), pp.mjac060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmcb/mjac060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04126694v1</w:t>
+                <w:t xml:space="preserve">hal-04264224v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-induced membraneless organelles orchestrate post-nuclear entry steps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomolecular condensates: insights into early and late steps of the HIV-1 replication cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Uversky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmcb/mjac060⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-023-00619-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264224v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04126418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomolecular condensates: insights into early and late steps of the HIV-1 replication cycle.</w:t>
+                <w:t xml:space="preserve">Stress-induced condensate switch awakens sleeping viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (5), pp.679-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12977-023-00619-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2023.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04126418v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04126658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced condensate switch awakens sleeping viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-Induced CPSF6 Condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selen Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (5), pp.679-680. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.168094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2023.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04126658v1</w:t>
+                <w:t xml:space="preserve">pasteur-04126694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Viral Capsid: A Master Key to Access the Host Nucleus</w:t>
               </w:r>
@@ -1093,51 +1093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membraneless organelles restructured and built by pandemic viruses: HIV-1 and SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1184,51 +1184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HIV-1 Capsid: From Structural Component to Key Factor for Host Nuclear Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Rensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyotsana Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Frabetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, [Epub ahead of print], pp.JVI.00135-20. </w:t>
@@ -1671,295 +1671,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03106108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs du pore nucléaire : un collectif gagnant pour la translocation et l’intégration du VIH-1</w:t>
+                <w:t xml:space="preserve">Genetic Flexibility of the NKNK Motif in HIV-1 Integrases Allows Its Involvement in Multiple Functions During Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Berry</w:t>
+                <w:t xml:space="preserve">Marine Kanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Khalfi</w:t>
+                <w:t xml:space="preserve">Pierre Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florra Maillot</w:t>
+                <w:t xml:space="preserve">Nicolas Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Seigneres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samy Sid Ahmed</w:t>
+                <w:t xml:space="preserve">Sylvie Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183406006⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Biology eJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3208264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970124v1</w:t>
+                <w:t xml:space="preserve">hal-03008742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Flexibility of the NKNK Motif in HIV-1 Integrases Allows Its Involvement in Multiple Functions During Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les facteurs du pore nucléaire : un collectif gagnant pour la translocation et l’intégration du VIH-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Kanja</w:t>
+                <w:t xml:space="preserve">Pierre Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cappy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Blanco-Rodriguez</w:t>
+                <w:t xml:space="preserve">Florra Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Levy</w:t>
+                <w:t xml:space="preserve">Paul Seigneres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Schmidt</w:t>
+                <w:t xml:space="preserve">Samy Sid Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Biology eJournal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6-7), pp.512-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3208264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183406006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008742v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nup153 Unlocks the Nuclear Pore Complex for HIV-1 Nuclear Translocation in Nondividing Cells</w:t>
               </w:r>
@@ -2955,295 +2955,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01416848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superresolution imaging of HIV in infected cells with FlAsH-PALM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lelek</w:t>
+                <w:t xml:space="preserve">TNPO3 is required for HIV-1 replication after nuclear import but prior to integration and binds the HIV-1 core.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Henriques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charneau</w:t>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arhel</w:t>
+                <w:t xml:space="preserve">Natalia Reszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritza Lienlaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1013267109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (10), pp.5931-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00451-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01536166v1</w:t>
+                <w:t xml:space="preserve">hal-00762028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNPO3 is required for HIV-1 replication after nuclear import but prior to integration and binds the HIV-1 core.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t>
+                <w:t xml:space="preserve">Superresolution imaging of HIV in infected cells with FlAsH-PALM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Reszka</w:t>
+                <w:t xml:space="preserve">Ricardo Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritza Lienlaf</w:t>
+                <w:t xml:space="preserve">Nathalie Arhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (10), pp.5931-6. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (22), pp.8564-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00451-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1013267109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762028v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01536166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-derived vectors for therapy and vaccination against HIV</w:t>
               </w:r>
@@ -3503,563 +3503,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01536163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of E3-ubiquitin ligase activity to HIV-1 restriction by TRIM5alpha(rh): structure of the RING domain of TRIM5alpha.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual HIV-1 DNA Flap-independent nuclear import of cPPT/CTS double mutant viruses does not support spreading infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiaki Hayashi</w:t>
+                <w:t xml:space="preserve">Candela Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ringeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoya Tochio</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takanori Kigawa</w:t>
+                <w:t xml:space="preserve">Raphael Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (17), pp.8725-37. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00497-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01536176v1</w:t>
+                <w:t xml:space="preserve">pasteur-00646599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual HIV-1 DNA Flap-independent nuclear import of cPPT/CTS double mutant viruses does not support spreading infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of E3-ubiquitin ligase activity to HIV-1 restriction by TRIM5alpha(rh): structure of the RING domain of TRIM5alpha.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritza Lienlaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candela Iglesias</w:t>
+                <w:t xml:space="preserve">Fumiaki Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ringeard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+                <w:t xml:space="preserve">Naoya Tochio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Gaudin</w:t>
+                <w:t xml:space="preserve">Takanori Kigawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (1), pp.92. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (17), pp.8725-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00497-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00646599v1</w:t>
+                <w:t xml:space="preserve">pasteur-01536176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and virological analysis of the 18-residue C-terminal tail of HIV-1 integrase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis for functional tetramerization of lentiviral integrase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd J Dar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Monel</w:t>
+                <w:t xml:space="preserve">Alfred Labeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavanya Krishnan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
+                <w:t xml:space="preserve">Jimin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Engelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-94⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (7), pp.e1000515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01536178v1</w:t>
+                <w:t xml:space="preserve">pasteur-01536181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for functional tetramerization of lentiviral integrase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hare</w:t>
+                <w:t xml:space="preserve">Biochemical and virological analysis of the 18-residue C-terminal tail of HIV-1 integrase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd J Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavanya Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Chieh Shun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alan Engelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (7), pp.e1000515. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-6-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01536181v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01536178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of PWWP domain residues critical for LEDGF/p75 chromatin binding and human immunodeficiency virus type 1 infectivity.</w:t>
               </w:r>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Rensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyotsana Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4877,51 +4877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Nuclear HIV-Induced Membraneless Organelles Through Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Scoca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,51 +5340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05527218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Diana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Tatirovsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tomasini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omta.2026.201690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05117096v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Collard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.103725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Nunzio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04826770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Tatirovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00316-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04126694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264224v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjac060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04126418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Uversky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mouland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-023-00619-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04126658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.04.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03344209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03214326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjab020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03214327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020273" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03106108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Selyutina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Persaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacy Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Bulnes-Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Buffone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florra Maillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seigneres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Sid Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kanja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3208264" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03106145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fricke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Opp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Severgnini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00648-18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Donahue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kieffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03202-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Schulte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto de Souza Aranha Vieira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00753-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pellin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Rizzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7483" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chieh Shun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2013.2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Miccio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.02.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morchikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Xavier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081217.s005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1013267109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Reszka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Lienlaf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00451-12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#233;lix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Arhel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nisole" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.01.089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75RZ1ZVP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Hayashi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Tochio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Kigawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00497-11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00646599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Iglesias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ringeard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-92" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536178v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd J Dar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Krishnan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-94" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Labeja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Engelman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000515" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#239;r Botbol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet E Daigle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01561-08" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Maruggi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferrari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Iorio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Poletti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.204" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piovani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mavilio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stornaiuolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.138" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mavilio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pellegrini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1504" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05005109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Rammauro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Fl&#243;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04598269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3862-0_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71614-5_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-0944-5_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0944-5_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05117096v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tomasini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selen Ay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Collard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.103725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05527218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Diana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Tatirovsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omta.2026.201690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mourer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Nunzio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04826770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Tatirovsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00316-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264224v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Scoca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjac060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04126418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Uversky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mouland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-023-00619-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04126658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.04.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04126694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03344209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Blanco-Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03214326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjab020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03214327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020273" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03088393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mueller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotsana Parmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020105247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Frabetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00135-20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03106108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Selyutina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Persaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacy Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Bulnes-Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Buffone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kanja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3208264" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florra Maillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Seigneres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Sid Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03106145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fricke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Opp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Severgnini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00648-18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Donahue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kieffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03202-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Schulte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto de Souza Aranha Vieira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00753-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pellin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Rizzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7483" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chieh Shun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2013.2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.09.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Miccio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.02.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01416848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morchikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Xavier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081217.s005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Reszka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Lienlaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00451-12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Henriques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1013267109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#233;lix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Arhel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nisole" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2012.01.089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75RZ1ZVP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danckaert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00646599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Iglesias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ringeard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gaudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-92" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Hayashi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Tochio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Kigawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00497-11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Labeja" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Engelman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000515" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd J Dar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Krishnan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-94" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#239;r Botbol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet E Daigle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01561-08" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulietta Maruggi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ferrari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Iorio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Poletti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2008.204" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piovani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mavilio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stornaiuolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2006.138" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mavilio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pellegrini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1504" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05005109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Rammauro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Fl&#243;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ortega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02559460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04598269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3862-0_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71614-5_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01536156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-0944-5_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0944-5_12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>