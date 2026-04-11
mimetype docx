--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -100,693 +100,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA at the crossroads of structure, function, and disease</w:t>
+                <w:t xml:space="preserve">Lyon, at the center of the global virology research challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Auboeuf</w:t>
+                <w:t xml:space="preserve">Hélène Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bourgeois</w:t>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marcel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lomonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.013⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2025.1078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306217v1</w:t>
+                <w:t xml:space="preserve">hal-05310565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon, at the center of the global virology research challenge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SARS-CoV-2 nucleocapsid protein interferes with the full enzymatic activation of UPF1 and its interaction with UPF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gerlier</w:t>
+                <w:t xml:space="preserve">Veronica Nuccetelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gruffat</w:t>
+                <w:t xml:space="preserve">Makram Mghezzi-Habellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lomonte</w:t>
+                <w:t xml:space="preserve">Séverine Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Gérard-Baraggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2025.1078⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), pp.gkaf010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310565v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défense de l’envahisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (10), pp.740-742. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARS-CoV-2 nucleocapsid protein interferes with the full enzymatic activation of UPF1 and its interaction with UPF2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores toward the nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deymier</w:t>
+                <w:t xml:space="preserve">Charlotte Vadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Roisin</w:t>
+                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Gérard-Baraggia</w:t>
+                <w:t xml:space="preserve">Valerie Siahaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arya Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (41), pp.e2505128122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2505128122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913926v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores toward the nucleus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA at the crossroads of structure, function, and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Siahaan</w:t>
+                <w:t xml:space="preserve">Didier Auboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxin Song</w:t>
+                <w:t xml:space="preserve">Cyril Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arya Krishnan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (41), pp.e2505128122. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2505128122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367711v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable structures or PABP1 loading protects cellular and viral RNAs against ISG20-mediated decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -844,693 +844,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISG20: an enigmatic antiviral RNase targeting multiple viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deymier</w:t>
+                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13382⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859392v1</w:t>
+                <w:t xml:space="preserve">hal-03434126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The C-Terminal Domain of HIV-1 Integrase: A Swiss Army Knife for the Virus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Parissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14071397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434126v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-Terminal Domain of HIV-1 Integrase: A Swiss Army Knife for the Virus?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gouet</w:t>
+                <w:t xml:space="preserve">ISG20: an enigmatic antiviral RNase targeting multiple viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Parissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+                <w:t xml:space="preserve">Andrea Cimarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1397. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1096-1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14071397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733732v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
+                <w:t xml:space="preserve">In vitro, in cellulo and structural characterizations of the interaction between the integrase of Porcine Endogenous Retrovirus A/C and proteins of the BET family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mauro</w:t>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lesbats</w:t>
+                <w:t xml:space="preserve">Guillaume Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
+                <w:t xml:space="preserve">Margaux Chahpazoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
+                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Maillot</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 532, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122315v1</w:t>
+                <w:t xml:space="preserve">hal-02359028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro, in cellulo and structural characterizations of the interaction between the integrase of Porcine Endogenous Retrovirus A/C and proteins of the BET family</w:t>
+                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Gallay</w:t>
+                <w:t xml:space="preserve">Eric Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blot</w:t>
+                <w:t xml:space="preserve">Paul Lesbats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Chahpazoff</w:t>
+                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
+                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+                <w:t xml:space="preserve">Benoit Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 532, pp.69-81. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359028v1</w:t>
+                <w:t xml:space="preserve">hal-02122315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTLV-1 Tax plugs and freezes UPF1 helicase leading to nonsense-mediated mRNA decay inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D Maciej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (5), pp.2648 - 2659. </w:t>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debjani Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight intramolecular regulation of the human Upf1 helicase by its N- and C-terminal domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazmul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma Jayachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of heptameric seed sequence underlies multi-target regulation by RybB small RNA in Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Balbontín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,64 +2564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Structures or poly(A)-binding protein loading protect cellular and viral RNAs against ISG20mediated decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Characterization of the RNA Helicase UPF1 Involved in Nonsense-Mediated mRNA Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025159" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimarelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Balbont&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casades&#250;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07342.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimarelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Balbont&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casades&#250;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07342.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>