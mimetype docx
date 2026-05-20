--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -100,693 +100,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon, at the center of the global virology research challenge</w:t>
+                <w:t xml:space="preserve">RNA at the crossroads of structure, function, and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dutartre</w:t>
+                <w:t xml:space="preserve">Didier Auboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Gruffat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2025.1078⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310565v1</w:t>
+                <w:t xml:space="preserve">hal-05306217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARS-CoV-2 nucleocapsid protein interferes with the full enzymatic activation of UPF1 and its interaction with UPF2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyon, at the center of the global virology research challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Nuccetelli</w:t>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makram Mghezzi-Habellah</w:t>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deymier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francine Gérard-Baraggia</w:t>
+                <w:t xml:space="preserve">Patrick Lomonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf010⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2025.1078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913926v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défense de l’envahisseur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SARS-CoV-2 nucleocapsid protein interferes with the full enzymatic activation of UPF1 and its interaction with UPF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nuccetelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makram Mghezzi-Habellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mocquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Gérard-Baraggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025159⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), pp.gkaf010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383439v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores toward the nucleus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La défense de l’envahisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Siahaan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2505128122⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (10), pp.740-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367711v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA at the crossroads of structure, function, and disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microtubule remodeling by the innate immune factor Trim69 compromises dynein-dependent migration of HIV virion cores toward the nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Auboeuf</w:t>
+                <w:t xml:space="preserve">Valerie Siahaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+                <w:t xml:space="preserve">Yuxin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marcel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arya Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (41), pp.e2505128122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2505128122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306217v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable structures or PABP1 loading protects cellular and viral RNAs against ISG20-mediated decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -844,693 +844,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISG20: an enigmatic antiviral RNase targeting multiple viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Cimarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1096-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434126v1</w:t>
+                <w:t xml:space="preserve">hal-03859392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-Terminal Domain of HIV-1 Integrase: A Swiss Army Knife for the Virus?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The HIV-1 Integrase C-Terminal domain induces TAR RNA structural changes promoting Tat binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gouet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14071397⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733732v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISG20: an enigmatic antiviral RNase targeting multiple viruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The C-Terminal Domain of HIV-1 Integrase: A Swiss Army Knife for the Virus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Parissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cimarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.1096-1111. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14071397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859392v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro, in cellulo and structural characterizations of the interaction between the integrase of Porcine Endogenous Retrovirus A/C and proteins of the BET family</w:t>
+                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Gallay</w:t>
+                <w:t xml:space="preserve">Eric Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blot</w:t>
+                <w:t xml:space="preserve">Paul Lesbats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Chahpazoff</w:t>
+                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
+                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+                <w:t xml:space="preserve">Benoit Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 532, pp.69-81. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359028v1</w:t>
+                <w:t xml:space="preserve">hal-02122315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human H4 tail stimulates HIV-1 integration through binding to the carboxy-terminal domain of integrase</w:t>
+                <w:t xml:space="preserve">In vitro, in cellulo and structural characterizations of the interaction between the integrase of Porcine Endogenous Retrovirus A/C and proteins of the BET family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mauro</w:t>
+                <w:t xml:space="preserve">Kathy Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lesbats</w:t>
+                <w:t xml:space="preserve">Guillaume Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lapaillerie</w:t>
+                <w:t xml:space="preserve">Margaux Chahpazoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chaignepain</w:t>
+                <w:t xml:space="preserve">Halima Yajjou-Hamalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Maillot</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (7), pp.3607-3618. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 532, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122315v1</w:t>
+                <w:t xml:space="preserve">hal-02359028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTLV-1 Tax plugs and freezes UPF1 helicase leading to nonsense-mediated mRNA decay inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent D Maciej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (5), pp.2648 - 2659. </w:t>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Upf1 is a highly processive RNA helicase and translocase with RNP remodelling activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debjani Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight intramolecular regulation of the human Upf1 helicase by its N- and C-terminal domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazmul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma Jayachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of heptameric seed sequence underlies multi-target regulation by RybB small RNA in Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Balbontín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,64 +2564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Structures or poly(A)-binding protein loading protect cellular and viral RNAs against ISG20mediated decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Characterization of the RNA Helicase UPF1 Involved in Nonsense-Mediated mRNA Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071397" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimarelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Balbont&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casades&#250;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07342.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auboeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fiorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310565v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mocquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vadon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siahaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Krishnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505128122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimarelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Miele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mauro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesbats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lapaillerie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaignepain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Gallay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chahpazoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Yajjou-Hamalian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Kanaan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Croquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02793-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeera Gowravaram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D Maciej" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hodeib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiting Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjani Bagchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3187" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8581" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1320" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmul Haque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barrandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tomasetto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63BCBA01AFF8297D0E07CE1D60949D2BAFE04E11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Chakrabarti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Jayachandran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Basquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.02.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Balbont&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casades&#250;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07342.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00012-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>