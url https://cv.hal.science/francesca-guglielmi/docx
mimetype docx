--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -684,454 +684,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-K. Huysmans-Léon Bloy. Correspondance, texte établi et annoté par Francesca Guglielmi</w:t>
+                <w:t xml:space="preserve">Chronique des ventes de livres et de manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110, pp.13-104</w:t>
+              <w:t xml:space="preserve">, 2017, 110, pp.105 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983443v1</w:t>
+                <w:t xml:space="preserve">hal-03994044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique des ventes de livres et de manuscrits</w:t>
+                <w:t xml:space="preserve">J.-K. Huysmans-Léon Bloy. Correspondance, texte établi et annoté par Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110, pp.105 111</w:t>
+              <w:t xml:space="preserve">, 2017, 110, pp.13-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994044v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique des ventes de livres et de manuscrits</w:t>
+                <w:t xml:space="preserve">Huysmans et Paul Signac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 109, pp.135-143</w:t>
+              <w:t xml:space="preserve">, 2016, 109, pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994096v1</w:t>
+                <w:t xml:space="preserve">hal-03968951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huysmans et Paul Signac</w:t>
+                <w:t xml:space="preserve">Chronique des ventes de livres et de manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 109, pp.45-64</w:t>
+              <w:t xml:space="preserve">, 2016, 109, pp.135-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968951v1</w:t>
+                <w:t xml:space="preserve">hal-03994096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Loti et le naturalisme</w:t>
+                <w:t xml:space="preserve">Chronique des ventes de livres et de manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association internationale des amis de Pierre Loti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33, pp.29-34</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968949v1</w:t>
+                <w:t xml:space="preserve">hal-03994102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique des ventes de livres et de manuscrits</w:t>
+                <w:t xml:space="preserve">Pierre Loti et le naturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 108, pp.74-81</w:t>
+              <w:t xml:space="preserve">Bulletin de l’Association internationale des amis de Pierre Loti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994102v1</w:t>
+                <w:t xml:space="preserve">hal-03968949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-K. Huysmans, Biographie. Notes pour la préface de l’abbé Mugnier</w:t>
               </w:r>
@@ -1199,51 +1199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique des ventes de livres et de manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société J.-K. Huysmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,186 +2793,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Là-bas</w:t>
+                <w:t xml:space="preserve">Marthe, histoire d’une fille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Ducrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Guyaux; Pierre Jourde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-K. Huysmans, Romans et nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard, pp.919-1163 et 1657-1721, 2019, coll. « Bibliothèque de la Pléiade », 9782072699825</w:t>
+              <w:t xml:space="preserve">, Gallimard, pp.1-70 et 1481-1497, 2019, coll. « Bibliothèque de la Pléiade », 9782072699825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993847v1</w:t>
+                <w:t xml:space="preserve">hal-03993842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe, histoire d’une fille</w:t>
+                <w:t xml:space="preserve">Là-bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ducrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Guyaux; Pierre Jourde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-K. Huysmans, Romans et nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard, pp.1-70 et 1481-1497, 2019, coll. « Bibliothèque de la Pléiade », 9782072699825</w:t>
+              <w:t xml:space="preserve">, Gallimard, pp.919-1163 et 1657-1721, 2019, coll. « Bibliothèque de la Pléiade », 9782072699825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993842v1</w:t>
+                <w:t xml:space="preserve">hal-03993847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie (de Huysmans)</w:t>
               </w:r>
@@ -3679,51 +3679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F87A0F2B"/>
+    <w:nsid w:val="3FBCA868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3910,51 +3910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-guglielmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2317-2096.2022.38873" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cabirol-Lacan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09398-5.p.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08375-7.p.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Buvik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schellino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Cervoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-guglielmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35699/2317-2096.2022.38873" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guyaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cabirol-Lacan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09398-5.p.0161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08375-7.p.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jourde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Buvik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schellino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Cervoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ANR E-Bdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Courant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Brahamcha-Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lafage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.586e98gl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>