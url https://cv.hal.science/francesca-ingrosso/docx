--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -1476,399 +1476,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Long-Range Solvation Effects on the Transient UV–Vis Absorption Spectra of a Ru(II)–Polypyridine Complex Disentangled by Nonequilibrium Molecular Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Prampolini</w:t>
+                <w:t xml:space="preserve">Molecular insights into the carbon dioxide–carboxylate anion interactions and implications for carbon capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Foggi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (11), pp.2885-2891. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2472-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445148v1</w:t>
+                <w:t xml:space="preserve">hal-02184557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the carbon dioxide–carboxylate anion interactions and implications for carbon capture</w:t>
+                <w:t xml:space="preserve">Transition-Metal-Free Approach for the Direct Arylation of Thiophene: Experimental and Theoretical Investigations towards the (Het)-Aryne Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Harb</w:t>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2472-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2-3), pp.547-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184557v1</w:t>
+                <w:t xml:space="preserve">hal-02186820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free Approach for the Direct Arylation of Thiophene: Experimental and Theoretical Investigations towards the (Het)-Aryne Route</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+                <w:t xml:space="preserve">Short- and Long-Range Solvation Effects on the Transient UV–Vis Absorption Spectra of a Ru(II)–Polypyridine Complex Disentangled by Nonequilibrium Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Prampolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ingrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarak Saied</w:t>
+                <w:t xml:space="preserve">Alessandro Iagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ramozzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
+                <w:t xml:space="preserve">Paolo Foggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (2-3), pp.547-556. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.2885-2891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186820v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and Environmental Effects on the Optical Properties of an Heteroleptic Ru(II)–Polypyridine Complex: A Multilevel Approach Combining Accurate Ground and Excited State QM-Derived Force Fields, MD and TD-DFT</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alekos Segalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caramori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Foggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.529-545. </w:t>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Interactions in Iminophosphorane Superbase Complexes with Carbon Dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (6), pp.1764-1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2226,51 +2226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Solvation in Supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (19), pp.2560-2572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,51 +2317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Chemistry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Loboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Szalewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Loboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heribert Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita I. Bernal-Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 601, pp.98-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration Effect on Amide I Infrared Bands in Water: An Interpretation Based on an Interaction Energy Decomposition Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Bastida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,274 +3080,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water interactions with hydrophobic groups: Assessment and recalibration of semiempirical molecular orbital methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marion</w:t>
+                <w:t xml:space="preserve">Vibrational Energy Relaxation of the Amide I Mode of N -Methylacetamide in D 2 O Studied through Born–Oppenheimer Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Bastida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4886655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (23), pp.6186-6197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp500304z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964863v1</w:t>
+                <w:t xml:space="preserve">hal-01964889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Energy Relaxation of the Amide I Mode of N -Methylacetamide in D 2 O Studied through Born–Oppenheimer Molecular Dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Water interactions with hydrophobic groups: Assessment and recalibration of semiempirical molecular orbital methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (23), pp.6186-6197. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (3), pp.034106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp500304z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4886655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964889v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular Structure and Collective Dynamics of Supercritical Fluoroform Studied by Molecular Dynamics Simulations</w:t>
               </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Azofra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhannad Altarsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia T.C. Martins-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (1-3), pp.154-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhannad Altarsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (13), pp.3982-3990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3918,51 +3918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhannad Altarsha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (14), pp.3397-3403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6248,51 +6248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;thomas Pouzens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Souissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ludwig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30081678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123898" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vautrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mahdhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Abed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29174053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar Porwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busenur Aslanoglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02055a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iagatti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Foggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00944" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2472-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekos Segalina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Yankovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700907" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Altarsha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kevern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WBTG2XC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Loboda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szalewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939519" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Reis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M63CGF2P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio San-Fabi&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Bernal-Uruchurtu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.03.084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Farag" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508675a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500304z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka M. Ladanyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310246v" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Azofra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1326-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Yeguas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311671w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia T.C. Martins-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3001064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1D1MJ21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi Farag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct2000588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossend Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elsaesser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9036342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9022713" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caricato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cammi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076138m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PCNSWXRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Sato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0632586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1N0XBHX7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cinacchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0616765" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-208LTGZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056226b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZL79W4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tomasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2183309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061170m" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BL3PN75S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Elola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0456032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HKQ0HQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1879952" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXGD5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(03)00172-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PM4WHC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;thomas Pouzens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Souissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ludwig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30081678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123898" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vautrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mahdhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Abed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29174053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar Porwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busenur Aslanoglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02055a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2472-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iagatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Foggi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00944" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekos Segalina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Yankovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700907" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Altarsha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kevern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WBTG2XC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Loboda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szalewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939519" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Reis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M63CGF2P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio San-Fabi&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Bernal-Uruchurtu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.03.084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Farag" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508675a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500304z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka M. Ladanyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310246v" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Azofra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1326-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Yeguas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311671w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia T.C. Martins-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3001064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1D1MJ21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi Farag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct2000588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossend Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elsaesser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9036342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9022713" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caricato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cammi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076138m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PCNSWXRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Sato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0632586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1N0XBHX7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cinacchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0616765" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-208LTGZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056226b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZL79W4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tomasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2183309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061170m" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BL3PN75S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Elola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0456032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HKQ0HQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1879952" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXGD5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(03)00172-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PM4WHC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>