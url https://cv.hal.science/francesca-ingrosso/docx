--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -3080,274 +3080,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Energy Relaxation of the Amide I Mode of N -Methylacetamide in D 2 O Studied through Born–Oppenheimer Molecular Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Bastida</w:t>
+                <w:t xml:space="preserve">Water interactions with hydrophobic groups: Assessment and recalibration of semiempirical molecular orbital methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp500304z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (3), pp.034106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4886655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964889v1</w:t>
+                <w:t xml:space="preserve">hal-01964863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water interactions with hydrophobic groups: Assessment and recalibration of semiempirical molecular orbital methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marion</w:t>
+                <w:t xml:space="preserve">Vibrational Energy Relaxation of the Amide I Mode of N -Methylacetamide in D 2 O Studied through Born–Oppenheimer Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Bastida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Monard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (3), pp.034106. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (23), pp.6186-6197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4886655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp500304z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964863v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular Structure and Collective Dynamics of Supercritical Fluoroform Studied by Molecular Dynamics Simulations</w:t>
               </w:r>
@@ -6248,51 +6248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;thomas Pouzens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Souissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ludwig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30081678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123898" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vautrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mahdhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Abed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29174053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar Porwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busenur Aslanoglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02055a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2472-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iagatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Foggi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00944" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekos Segalina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Yankovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700907" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Altarsha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kevern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WBTG2XC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Loboda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szalewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939519" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Reis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M63CGF2P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio San-Fabi&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Bernal-Uruchurtu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.03.084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Farag" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508675a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500304z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka M. Ladanyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310246v" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Azofra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1326-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Yeguas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311671w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia T.C. Martins-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3001064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1D1MJ21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi Farag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct2000588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossend Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elsaesser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9036342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9022713" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caricato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cammi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076138m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PCNSWXRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Sato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0632586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1N0XBHX7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cinacchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0616765" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-208LTGZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056226b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZL79W4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tomasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2183309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061170m" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BL3PN75S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Elola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0456032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HKQ0HQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1879952" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXGD5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(03)00172-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PM4WHC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;thomas Pouzens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Souissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ludwig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30061256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850087v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30081678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123898" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vautrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Mahdhaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Abed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29174053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar Porwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Smortsova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alexandre Miannay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busenur Aslanoglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02055a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2472-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iagatti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Foggi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00944" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekos Segalina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b01031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Yankovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700907" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Altarsha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Kevern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WBTG2XC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Loboda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szalewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939519" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Reis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M63CGF2P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio San-Fabi&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita I. Bernal-Uruchurtu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.03.084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Farag" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508675a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500304z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka M. Ladanyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310246v" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Azofra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1326-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Yeguas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n L&#243;pez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311671w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia T.C. Martins-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3001064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964895v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200135" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z1D1MJ21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hamdi Farag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-L&#243;pez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct2000588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossend Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elsaesser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Hynes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9036342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9022713" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964899v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caricato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cammi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076138m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PCNSWXRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964900v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Sato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0632586" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1N0XBHX7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cinacchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0616765" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-208LTGZ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp056226b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NCZL79W4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tomasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2183309" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061170m" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BL3PN75S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Elola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0456032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HKQ0HQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1879952" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2004.08.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXGD5HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(03)00172-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PM4WHC1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415859v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>