--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -287,1919 +287,1919 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance culturelle dans les poésies américaines de Joy Harjo, Miguel Asturias et Gaston Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2263-7664/4196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la poésie comme traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144r0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnages transatlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Colloques en ligne Fabula,  Populations fictionnelles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.14737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagnôrisis et Nachträglichkeit : de la reconnaissance comme rétroaction. Une lecture des lais bretons Sir Degaré et Sir Orfeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Haroche-Bouzinac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76, pp.239-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17118-8.p.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For an Atlas of Intellectual Migrations in the Mediterranean of the Thirteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Literary Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/2327-7912/CGP/v23i03/87-106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Haunting of Hospitality Derrida and Benjamin, with Reference to Some Medieval Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pázmány Papers, Journal of Languages and Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.113-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux du lyrisme critique. Lectures d’Agamben, de Benjamin et de Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.19-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1102651ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288306v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fisionomia di Mosca: tra neutralizzazione fenomenologica e indeterminazione del presentare. Derrida lettore di Benjamin tra racconti di viaggi e diari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/cechinox.2023.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288302v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Golden Bowl de Henry James, ou le défaut de tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le défaut. Études en hommage à Camille Dumoulié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288296v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fleur inverse, la flors enversa, la fleur en vers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (1), pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/strop.2021.481.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et Psychanalyse. Un domaine dont il faut hériter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, X (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.5454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une théorie périphérique et/ou amoureuse : lectures d’Agamben, Derrida, Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interlitteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.422 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12697/il.2020.25.2.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«The noblest painting is a painted poem»: translating to paint. Dante Gabriel Rossetti reading Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13125/2039-6597/4208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une similarité (ou similitude) différée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ähnlichkeit/Similitude, 44 (173)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour maudit moteur de la poésie : Provence et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Maudits sous les Tropiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cobla à la stanza, du trobar clus à Éros mélancolique Lecture comparée de Doutz brais e critz et de la canzone dottrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Eros Latin, spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor maldito, motor da poesia: a Provença e a modernidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teresa. Revista de literatura brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Malditos nos Trópicos, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublime moderne et sublime contemporain : lectures du parergon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Littérature comparée et Esthétique(s), 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossibilité de dire la présence de l’être : l’exemple de l’écriture derridienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euresis : cahiers roumains d'études littéraires et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Concept de présence / The Concept of Presence, 1 (4), pp.123-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction : style ou méthode ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.117-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herméneutique et traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Traduções Revista do Programa de Pós-Graduação em Estudos da Tradução da UFSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études pour l’agrégation de Lettres modernes 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galy Michèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Agrégation de Lettres Modernes 2025 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, CIELAM (UR 4235), https://cielam.univ-amu.fr/malice/agregation-lettres-2025, 2025, ISSN: 2263-7664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapienza, scienza e culture alla corte di Federico II di Svevia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Pepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Sardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Spallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sapienza, scienza e culture alla corte di Federico II di Svevia. Gli uomini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Officina di studi medievali, pp.329, 2024, Federiciana, 978-88-6485-149-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936962v1</w:t>
-              </w:r>
-[...1655 lines deleted...]
-                <w:t xml:space="preserve">hal-03991621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3061,453 +3061,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la lettre à l’interprétation. Le Marchand de Venise (I, iii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Manzari; Victoria Isabel Fernandez; Michel Guérin; Fanny Chevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonctions de l'interprétation, incidences du jugement. Entre psychanalyse, littérature et linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MJW Fédition, pp.71-83, 2022, 978-2-491494-75-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aimeric de Peguilhan et Albertet de Sisteron : sur la négativité comme lieu du trobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estrella Massip i Graupera; Marina Navàs Farré; Francesc Niubò. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays catalans et Provence / Països catalans i Provença</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabucaire, pp.83-93, 2022, 978-2-84974-304-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation psychanalytique est-elle un simulacre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Isabel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions de l’interprétation, incidences du jugement. Entre psychanalyse, littérature et linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MJW Fédition, 2022, 978249149475-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Francesca Manzari; Victoria Isabel Fernandez; Michel Guérin; Fanny Chevalier. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce dont on ne peut parler » : Wittgenstein avec Lacan et La Coupe d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maxence Bras, Laurent Cantonnet, Isabelle Labiche, Marie-Pascale Regnard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonctions de l'interprétation, incidences du jugement. Entre psychanalyse, littérature et linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MJW Fédition, pp.71-83, 2022, 978-2-491494-75-9</w:t>
+              <w:t xml:space="preserve">Les voix du silence : Et si le silence faisait du bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-2-9566702-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les poètes avec Derrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Guindani, Alexis Nuselovici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Derrida la dissémination à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-188, 2021, 10 2-7351-2738-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSH éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03271832v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03187318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les poètes avec Derrida », dans Jacques Derrida La dissémination à l’œuvre, dir. Sara Guindani et Alexis Nuselovici, Paris, Éditions de la MSH, 2021,</w:t>
               </w:r>
@@ -3520,51 +3520,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Nusevolici; Sara Guindani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Derrida. La dissémination à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-188, 2021, Philosophie, 9782735127382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3805,471 +3805,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Cantos et le plurilinguisme : ce que la poésie médiévale donne à la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia Noel Aziz Hanna, Levente Seláf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Poetics of Multilingualism - La Poétique du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-184, 2017, 978-1-4438-3166-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire Dante, traduire une forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Pézard. Pour un profil intellectuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Patrizia Noel Aziz Hanna, Levente Seláf. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fridrun Rinner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Manzari; Fridrun Rinner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Poetics of Multilingualism - La Poétique du plurilinguisme</w:t>
+              <w:t xml:space="preserve">Traduire le même, l’autre et le soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-14, 2011, 9791036561139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.20804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques du féminin : une lecture de Baudelaire, Éluard, Élytis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiannis Yoannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Coavoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin Féminin dans la langue, la littérature et l’art grecs modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin-Lyon 3, pp.255-262, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture joycienne : du même au soi en passant par l’Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Manzari; Fridrun Rinner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire le même, l’autre et le soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-81, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.20879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991617v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03991594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture de soi et auto-bio-phagie : assimilation et dissimulation</w:t>
               </w:r>
@@ -4540,262 +4540,363 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité en métamorphose dans l’écriture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.251-260, 2006, 9782853996433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Manzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire. Le médiévalisme, hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Derrida 2021 - Biopolitique et déconstruction</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lojkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, 2022</w:t>
+              <w:t xml:space="preserve">, 16, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La théorie aujourd'hui</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrida 2021 - Biopolitique et déconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lojkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, 2022</w:t>
+              <w:t xml:space="preserve">, 13, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrida 2020 : frontières, bords, limites/Borders, Edges, Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Manzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4811,158 +4912,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990950v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03868498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5287,51 +5287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Mich&#232;le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Pepi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Sardina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Spallino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/4196" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144r0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Manzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2327-7912/CGP/v23i03/87-106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288306v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102651ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288302v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2023.44" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288296v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2021.481.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.5454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3HDVXPHG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03109620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4208" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03109619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/il.2020.25.2.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13137-book-08536193-9782745361936.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lojkine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Burle Errecade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gally" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/48260?lang=it" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Burle-Errecade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrun Rinner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/20764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288310v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440452v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100719400&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03187318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/debordements.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03039458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-poetics-of-multilingualism-la-po%C3%A9tique-du-plurilinguisme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Yoannou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/20879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/20804" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20804" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0102-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.rnu.tn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/4196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144r0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14737" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Manzari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2327-7912/CGP/v23i03/87-106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288306v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102651ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288302v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2023.44" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288296v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2021.481.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.5454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3HDVXPHG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03109619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12697/il.2020.25.2.13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03109620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/2039-6597/4208" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Mich&#232;le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Pepi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Sardina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Spallino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13137-book-08536193-9782745361936.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lojkine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Burle Errecade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gally" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/48260?lang=it" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Burle-Errecade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gally" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.48260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrun Rinner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/20764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288310v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03187318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100719400&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/debordements.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03039458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-poetics-of-multilingualism-la-po%C3%A9tique-du-plurilinguisme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/20804" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20804" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Yoannou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/20879" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20879" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0102-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.rnu.tn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>