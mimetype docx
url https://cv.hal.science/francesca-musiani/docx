--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francesca Musiani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Musiani, docteure en socio-économie de l’innovation de MINES ParisTech (2012), est chargée de recherche au CNRS depuis 2014, et directrice adjointe du </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPR 2000) qu’elle a cofondé avec Mélanie Dulong de Rosnay en 2019. Elle est également chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de sociologie de l’innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (i3/MINES ParisTech) et Global Fellow auprès de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Governance Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’American University à Washington, DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2006, les travaux de Francesca portent sur la gouvernance de l’Internet, dans une perspective interdisciplinaire qui puise dans les sciences de l’information et de la communication, les science and technology studies (STS) et le droit international. Ses recherches récentes portent sur le développement et les usages des technologies de chiffrement dans les outils de messagerie (projet européen H2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXTLEAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016-2018), les « résistances numériques » à la surveillance et à la censure dans l’Internet russe (projet ANR </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResisTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2021), et la gouvernance des archives du Web (projet ANR </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web90</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2017 et projet CNRS Attentats-Recherche </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016). Ses travaux théoriques explorent les approches STS à la gouvernance d’Internet, avec une attention particulière aux controverses socio-techniques et à la gouvernance « par l’architecture » et « par l’infrastructure ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est l’auteure de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du Web ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (OpenEdition Press, 2019, avec C. Paloque-Bergès, V. Schafer et B. Thierry, lauréat d’OpenEdition Books Select), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et vie privée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Uppr Editions, 2016), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants. Architecture décentralisée et services Internet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2013 [2015], lauréat du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Informatique et Libertés 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la CNIL), et </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EuroEditions, 2009, lauréat d’une bourse de publication de la European Foundation for the Information Society). Elle a coordonné les ouvrages </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turn to Infrastructure in Internet Governance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Palgrave-Macmillan, 2016, avec D. Cogburn, L. DeNardis et N. Levinson) et </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Presses des Mines, 2015, avec C. Méadel), ainsi que plusieurs numéros de revue. Elle est rédactrice académique pour l’</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir compté parmi ses auteurs pionniers, et membre du comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, deux revues en accès libre « vert ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca a été le </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahoo! Fellow in Residence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Georgetown et chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkman Center for Internet and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’université de Harvard en 2012-2013 ; pendant ses études, elle a séjourné à la University of California at Santa Barbara et à la University for Peace, mandatée par les Nations Unies au Costa Rica.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est membre du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSA lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et vice-présidente en charge de la recherche de l’</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Society France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir été membre de la </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission de réflexion sur le droit et les libertés à l’âge du numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’Assemblée nationale (2014-2015). Elle co-préside depuis 2017 la section </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et technologies de l’IAMCR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> après en avoir coordonné le réseau jeunes chercheurs de 2012 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca enseigne la sociologie des controverses socio-techniques à des étudiants de médiation scientifique au </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CRI), et à des élèves ingénieurs à l’</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Mohammed VI Polytechnique-EMINES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Maroc.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une souveraineté fédérée ? Mobilisation de plateformes décentralisées pour l’autonomie numérique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 254 (6), pp.77-112. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.254.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05486635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated socio-technical architectures in content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2025.1.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past, present and future of research on communication policy and technology: An academic dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hopeton S Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cees Hamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251392285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le World Wide Web Consortium (W3C) : en route vers une nouvelle gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1114, pp.155-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la souveraineté numérique au sein de l’Union européenne : une économie politique des interdictions de Huawei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 199 (4), pp.139-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.199.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05441271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un « État-automate » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olessia Kirtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail des algorithmes, 20, pp.101-126. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1431f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05115633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nains » de l’Internet sont-ils écologiques? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.112-134. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Tiziano BONINI et Emiliano TRERE, Algorithms of Resistance. The Everyday Fight Against Platform Power, Cambridge, MA, The MIT Press, 2024. 256 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1-2 (2025) (249-250), pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUIC, or the battle that never was: A case of infrastructuring control over Internet traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, OnlineFirst, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14614448251336438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing “infrastructuring digital sovereignty”: digital self-determination as a set of infrastructure-embedded practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.1562072. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2025.1562072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Infrastructure (Part II): Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encryption save lives? Secure messaging and its infrastructure as loci of convergence between cyber warfare and conventional warfare: The case of Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, War &amp; Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506352241297942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de la gouvernance d’Internet à l’épreuve des terrains sensibles. Technologues russes et messageries chiffrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.415-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Governance by Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i2.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by information infrastructures: Origins and evolution of the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data localization as contested and narrated security in the age of digital sovereignty: the case of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Fratini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118x.2024.2362302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring digital sovereignty: a research agenda for an infrastructure-based sociology of digital self-determination practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue AoIR 2021, "Independence", pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2022.2049850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastrutture digitali, governance, e trasformazioni del lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: The political economy of Internet surveillance and censorship in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), p. 18-33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19331681.2021.1905972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une socio-histoire de Wuala (2007-2011). Façonner du « stockage social » en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°39, pp.188 - 204. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.039.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O invisível que modela. Estudos de infraestrutura e governança da Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (10), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i10.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Possibles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Résistances numériques, 45 (1), pp.78-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Ecosystem of Trust: Ethical, Legal and Societal Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van de Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Comandè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opinio Juris In Comparatione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1/2021, pp.131-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives for the Internet: A Journey into Decentralised Network Architectures and Information Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multissetorialismo : ultrapassando o status de &amp;quot;remédio milagroso&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoliTICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pair-à-pair : plonger dans les coulisses d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier 'L’envers du décor', pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Paolo Bory, 2020, The Internet Myth: From the Internet Imaginary to Network Ideologies, London: University of Westminster Press. DOI: https://doi.org/10.16997/book48. Open Access with license CC-BY-NC-ND 4.0. 169 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Standardising by running code”: the Signal protocol and de facto standardisation in end-to-end encrypted messaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1654697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de l'Internet, une « idée régulatrice » en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and internet policy: a critical rights-based history and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphra Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2019.1.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Fenwick McKelvey. 2018, Internet Daemons. Digital Communications Possessed, Minneapolis: University of Minnesota Press, 320 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1611241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding from Whom? Threat-models and in-the-making encryption technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cacher/Concealing, 32, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058473ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the Internet&amp;quot; with distributed architectures: An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v21i12.7101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189 - 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triple C - Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEGOTIATING THE WEB OF THE PAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal for Media Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La toile négociée/Negotiating the web, 6, http://frenchjournalformediaresearch.com/lodel/index.php?id=963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alchimistes de la parole en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, volume 34/1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxes of Distributed Trust: Peer-to-Peer Architecture and User Confidence in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID and responsible innovation: towards a positive compromise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé-)synchronisation par le public. Un nouveau modèle radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Mélanie Dulong de Rosnay, Juan Carlos De Martin (dir.), The Digital Public Domain: Foundations for an Open Culture, Cambridge, UK: Open Book Publishers, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Mathieu Quet, Politiques du savoir : Sciences, technologies et participation dans les années 1968. Paris, Editions des archives contemporaines, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preservation of Digital Heritage: Epistemological and Legal Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2/10), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Valérie Schafer, La France en réseaux. Tome I: La rencontre des télécommunications et de l'informatique (1960-1980) [The Networked France, Volume I: The Meeting of Telecommunications and Computing], 2012, Cigref/Nuvis, 378 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring About the Plumbing: On the Importance of Architectures in Social Studies of (Peer-to-Peer) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (online), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une charte des droits des internautes ? Perspectives et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Julie Denouël & Fabien Granjon (dir.) Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages, Paris, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Internet Politics and STS: a Much-Needed Encounter. The Power of Networks. Organizing the Global Politics of the Internet by Mikkel Flyverbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.407-409. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scs013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Joseph M. Reagle Jr, Good Faith Collaboration. The Culture of Wikipedia, Cambridge, MA: The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (167), pp.219-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle internet en question (années 1970-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85-86, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectés mais protégés : le pari des réseaux sociaux décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Policies, &amp;quot;Public Domain&amp;quot; and Acafandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (online), 9 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/twc.2011.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Dominique CARDON, La démocratie internet. Promesses et limites | Joseph M. REAGLE, Good Faith Collaboration. The Culture of Wikipedia, Paris, Éd. du Seuil, 2010/ Cambridge, MA, The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy as invisibility: pervasive surveillance and the privatization of peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Yet Connected? Yes, We can: The Challenge of Decentralized Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the journey continue&amp;quot;: &amp;quot;Earth 2&amp;quot; fan fiction, or Filling in gaps to revive a canceled series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 pp. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/tw.2010.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I diritti umani nell'étà digitale : concetti in evoluzione e norme emergenti nel contesto transnazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XLI (3), pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.359-378. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En informatique, impossible d'imaginer une science non ouverte (entretien avec Enoch Peserico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age. Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.359-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When social links are network links: The dawn of peer-to-peer social networks and its implications for privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatorio (OBS*)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.185-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer : au-delà du piratage, les vertus d'une technologie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Prisme à idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla ricerca all'insegnamento (il passo è breve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager le droit à la vie privée, entre anonymat et connaissance de l'identité : les débuts des réseaux sociaux en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights: A Way to Reconcile Natural Freedoms and Regulatory Needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT-ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.504-515. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2966/scrip.060209.504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated architectures and alternative socio-technical models for content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Global Internet Governance Academic Network (GigaNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'nains' de l'Internet sont-ils écologiques ? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Le numérique face à la transition écologique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseaux ACDD et ReHaL et le GdT Politiques environnementales du numérique du CIS, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Freedom: Russian technologists’ measures of online liberties as a rallying point for the Free RuNet movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tampere (et en ligne), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of federation in secure messaging: technological compromise or ideological choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Society for the Social Studies of Science (4S) and of the European Association for the Study of Science and Technology (EASST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague et en ligne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Internet (De-)Centralization : Peripheries, Centers, and their Implications for Networked Civil Liberties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S 2019 – Society for Social Studies of Science annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du web, un enjeu de gouvernance (d'internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian Internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 Pre-conference: Internet Governance and Communication Beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 international conference, "The regulation and innovation nexus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Encrypted Messaging Protocols: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference, INSCI 2016 - Internet Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.244 - 254, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45982-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized Domain Name System: User-controlled infrastructure, creative disruption, and alternative Internet governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Interdisciplinary Innovation Conference. Cooperating for innovation: devices for collective exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet model on trial (1970s-2010s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Berkman Center for Internet &amp; Society at Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S - EASST annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer: 'rimozione degli intermediari' e nuove mediazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Italia 4th National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rovigo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research (IAMCR); Annual congress on "Human Rights and Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mexico, Mexico. pp.359-378, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights project: The challenge of reconciliation between natural freedoms and needs for regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual GigaNet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sharm-el-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans les réseaux. Pouvoirs et infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 2026, 978-2-37662-107-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2025, Information Policy Series, 9780262553674. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolitics at the Internet’s Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave-Macmillan. Springer Nature Switzerland, 2025, Information Technology and Global Governance, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-89478-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir) Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Mines, 218 p., 2023, 978-2-35671-972-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782356719720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2020, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/12400.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenEdition Press, 2019, 9791036503689. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.oep.8713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.272, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (...And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">euroEditions. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (... And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroEditions, pp.150, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance and Censorship of Internet Infrastructures: Markets, Regulation, and Black Boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.43-66, 2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press; The MIT Press, pp.xi-xv, 2025, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet, The MIT Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.1-22, 2025, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance in the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.215-226, 2025, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffrement peut-il sauver des vies ? Les messageries sécurisées et leur infrastructure comme lieux de complémentarité entre la cyberguerre et la guerre conventionnelle : le cas de l'Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudia Senik (coord.), Un monde en guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.153-170, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se cache-t-on ? Modélisation des menaces et risque ‘relationnel’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petr et Olivier Segard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée. L’urgence de l’hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 171-192, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des infrastructures Internet, entre matériel et logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bortzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Brunessen; Guillaume Le Floch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La souveraineté numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier-Intersentia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-43, 2024, Macro droit / Micro droit, 9782802771340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Infrastructure as (Internet) Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Governance at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-314, 2024, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29616-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption as a battleground in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corinne Cath (ed.), Eaten by the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meatspace Press, pp. 82-88, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance algoritmica: sorveglianza, censura e diritti fondamentali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automi e persone. Introduzione all’etica dell’intelligenza artificiale e della robotica, Fabio Fossa, Viola Schiaffonati, Guglielmo Tamburrini (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-113, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in Peer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathieu O’Neil, Christian Pentzold &amp; Sophie Toupin (Eds.), The Handbook of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp. 334-346, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Network Cultures. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apps and submarine cables: reconfiguring technology in a state of urgency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linnet Taylor, Gargi Sharma, Aaron Martin and Shazade Jameson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Justice and COVID-19: Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meatspace Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Internet Governance: Controversies and Infrastructures as Internet Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DeNardis, Derrick L. Cogburn, Nanette S. Levinson, Francesca Musiani (eds.), 2020. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.85-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Web History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Brügger; Ian Milligan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Web History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE, pp.73-85, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing What Wasn’t Meant To Be Governed: A Controversy-Based Approach to the Study of Bitcoin Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campbell-Verduyn Malcom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitcoin and Beyond: Cryptocurrencies, Blockchains, and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-156, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Domenicucci, Milad Doueihi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault &amp; Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel pour aider à penser le patrimoine nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Séverine Cachat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-144, 2017, Humanités numériques, 978-2-343-10654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-121, 2015, 9782356712134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadopi, o la costruzione della pirateria digitale come reato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Braga, Giovanni Caruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piracy Effect. Norme, pratiche e casi di studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.79-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Typology of Internet Governance Socio-Technical Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Monnoyer-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Massit-Folléa, Cécile Méadel, Laurence Monnoyer-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normative Experience in Internet Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.99-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et légendes du Peer-to-Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Péliks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et légendes des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum ATHENA, pp.105-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walls Built Up, Walls Written Down: Of Symbolic Value, Material Effectiveness and Media Representation of Barriers in Padua, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holten, J., Madsen Simenstad L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">You Are Here: Europa Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broken Dimanche Press, pp.39-61, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s Splintered in the Splinternet ? A Multi-Layered Perspective on Internet Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Internet Governance : From Positions to a Field, Report of the Critical Infrastructure Lab and REDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, La REM, n°75, pp. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives d’Internet, entre pair-à-pair et communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internet and the European market&amp;quot; from a multidisciplinary perspective: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fickers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1739360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Internet et Société : fédérer les recherches sur le numérique en France et au niveau international. Entretien avec Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Lesaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.311-317. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.033.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet REFORMS - Renforcer l'Écosystème des FORmations à la Médiation Scientifique (ANR-21-SSMS-0010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Aguirre Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche (ANR). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splinternets': Addressing the renewed debate on internet fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Parlement Européen; Panel for the Future of Science and Technology. (STOA). 2022, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches, Volume 1: Synthèse du parcours scientifique; Volume 2: Mémoire scientifique &amp;quot;Pièces d'Internet, jeux de pouvoir: Penser la gouvernance d'Internet à partir des infrastructures&amp;quot;; Volume 3: Recueil d'articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut d'études politiques de Paris - Sciences Po, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03855745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francesca Musiani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Musiani, docteure en socio-économie de l’innovation de MINES ParisTech (2012), est chargée de recherche au CNRS depuis 2014, et directrice adjointe du </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPR 2000) qu’elle a cofondé avec Mélanie Dulong de Rosnay en 2019. Elle est également chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de sociologie de l’innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (i3/MINES ParisTech) et Global Fellow auprès de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Governance Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’American University à Washington, DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2006, les travaux de Francesca portent sur la gouvernance de l’Internet, dans une perspective interdisciplinaire qui puise dans les sciences de l’information et de la communication, les science and technology studies (STS) et le droit international. Ses recherches récentes portent sur le développement et les usages des technologies de chiffrement dans les outils de messagerie (projet européen H2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXTLEAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016-2018), les « résistances numériques » à la surveillance et à la censure dans l’Internet russe (projet ANR </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResisTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2021), et la gouvernance des archives du Web (projet ANR </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web90</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2017 et projet CNRS Attentats-Recherche </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016). Ses travaux théoriques explorent les approches STS à la gouvernance d’Internet, avec une attention particulière aux controverses socio-techniques et à la gouvernance « par l’architecture » et « par l’infrastructure ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est l’auteure de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du Web ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (OpenEdition Press, 2019, avec C. Paloque-Bergès, V. Schafer et B. Thierry, lauréat d’OpenEdition Books Select), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et vie privée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Uppr Editions, 2016), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants. Architecture décentralisée et services Internet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2013 [2015], lauréat du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Informatique et Libertés 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la CNIL), et </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EuroEditions, 2009, lauréat d’une bourse de publication de la European Foundation for the Information Society). Elle a coordonné les ouvrages </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turn to Infrastructure in Internet Governance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Palgrave-Macmillan, 2016, avec D. Cogburn, L. DeNardis et N. Levinson) et </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Presses des Mines, 2015, avec C. Méadel), ainsi que plusieurs numéros de revue. Elle est rédactrice académique pour l’</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir compté parmi ses auteurs pionniers, et membre du comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, deux revues en accès libre « vert ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca a été le </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahoo! Fellow in Residence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Georgetown et chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkman Center for Internet and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’université de Harvard en 2012-2013 ; pendant ses études, elle a séjourné à la University of California at Santa Barbara et à la University for Peace, mandatée par les Nations Unies au Costa Rica.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est membre du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSA lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et vice-présidente en charge de la recherche de l’</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Society France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir été membre de la </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission de réflexion sur le droit et les libertés à l’âge du numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’Assemblée nationale (2014-2015). Elle co-préside depuis 2017 la section </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et technologies de l’IAMCR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> après en avoir coordonné le réseau jeunes chercheurs de 2012 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca enseigne la sociologie des controverses socio-techniques à des étudiants de médiation scientifique au </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CRI), et à des élèves ingénieurs à l’</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Mohammed VI Polytechnique-EMINES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Maroc.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une souveraineté fédérée ? Mobilisation de plateformes décentralisées pour l’autonomie numérique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 254 (6), pp.77-112. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.254.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05486635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated socio-technical architectures in content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2025.1.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past, present and future of research on communication policy and technology: An academic dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hopeton S Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cees Hamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251392285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le World Wide Web Consortium (W3C) : en route vers une nouvelle gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1114, pp.155-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la souveraineté numérique au sein de l’Union européenne : une économie politique des interdictions de Huawei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 199 (4), pp.139-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.199.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05441271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un « État-automate » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olessia Kirtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail des algorithmes, 20, pp.101-126. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1431f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05115633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nains » de l’Internet sont-ils écologiques? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.112-134. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing “infrastructuring digital sovereignty”: digital self-determination as a set of infrastructure-embedded practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.1562072. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2025.1562072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUIC, or the battle that never was: A case of infrastructuring control over Internet traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, OnlineFirst, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14614448251336438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Tiziano BONINI et Emiliano TRERE, Algorithms of Resistance. The Everyday Fight Against Platform Power, Cambridge, MA, The MIT Press, 2024. 256 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1-2 (2025) (249-250), pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de la gouvernance d’Internet à l’épreuve des terrains sensibles. Technologues russes et messageries chiffrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.415-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Infrastructure (Part II): Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encryption save lives? Secure messaging and its infrastructure as loci of convergence between cyber warfare and conventional warfare: The case of Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, War &amp; Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506352241297942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Governance by Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i2.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by information infrastructures: Origins and evolution of the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data localization as contested and narrated security in the age of digital sovereignty: the case of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Fratini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118x.2024.2362302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring digital sovereignty: a research agenda for an infrastructure-based sociology of digital self-determination practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue AoIR 2021, "Independence", pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2022.2049850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastrutture digitali, governance, e trasformazioni del lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une socio-histoire de Wuala (2007-2011). Façonner du « stockage social » en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°39, pp.188 - 204. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.039.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: The political economy of Internet surveillance and censorship in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), p. 18-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19331681.2021.1905972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Ecosystem of Trust: Ethical, Legal and Societal Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van de Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Comandè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opinio Juris In Comparatione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1/2021, pp.131-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O invisível que modela. Estudos de infraestrutura e governança da Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (10), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i10.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Possibles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Résistances numériques, 45 (1), pp.78-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives for the Internet: A Journey into Decentralised Network Architectures and Information Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multissetorialismo : ultrapassando o status de &amp;quot;remédio milagroso&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoliTICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pair-à-pair : plonger dans les coulisses d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier 'L’envers du décor', pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Paolo Bory, 2020, The Internet Myth: From the Internet Imaginary to Network Ideologies, London: University of Westminster Press. DOI: https://doi.org/10.16997/book48. Open Access with license CC-BY-NC-ND 4.0. 169 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de l'Internet, une « idée régulatrice » en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Standardising by running code”: the Signal protocol and de facto standardisation in end-to-end encrypted messaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1654697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and internet policy: a critical rights-based history and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphra Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2019.1.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Fenwick McKelvey. 2018, Internet Daemons. Digital Communications Possessed, Minneapolis: University of Minnesota Press, 320 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1611241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding from Whom? Threat-models and in-the-making encryption technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cacher/Concealing, 32, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058473ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the Internet&amp;quot; with distributed architectures: An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v21i12.7101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189 - 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triple C - Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEGOTIATING THE WEB OF THE PAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal for Media Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La toile négociée/Negotiating the web, 6, http://frenchjournalformediaresearch.com/lodel/index.php?id=963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alchimistes de la parole en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, volume 34/1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxes of Distributed Trust: Peer-to-Peer Architecture and User Confidence in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID and responsible innovation: towards a positive compromise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé-)synchronisation par le public. Un nouveau modèle radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Mélanie Dulong de Rosnay, Juan Carlos De Martin (dir.), The Digital Public Domain: Foundations for an Open Culture, Cambridge, UK: Open Book Publishers, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Mathieu Quet, Politiques du savoir : Sciences, technologies et participation dans les années 1968. Paris, Editions des archives contemporaines, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Valérie Schafer, La France en réseaux. Tome I: La rencontre des télécommunications et de l'informatique (1960-1980) [The Networked France, Volume I: The Meeting of Telecommunications and Computing], 2012, Cigref/Nuvis, 378 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preservation of Digital Heritage: Epistemological and Legal Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2/10), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring About the Plumbing: On the Importance of Architectures in Social Studies of (Peer-to-Peer) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (online), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une charte des droits des internautes ? Perspectives et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Julie Denouël & Fabien Granjon (dir.) Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages, Paris, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Internet Politics and STS: a Much-Needed Encounter. The Power of Networks. Organizing the Global Politics of the Internet by Mikkel Flyverbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.407-409. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scs013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle internet en question (années 1970-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85-86, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Joseph M. Reagle Jr, Good Faith Collaboration. The Culture of Wikipedia, Cambridge, MA: The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (167), pp.219-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectés mais protégés : le pari des réseaux sociaux décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Policies, &amp;quot;Public Domain&amp;quot; and Acafandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (online), 9 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/twc.2011.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Dominique CARDON, La démocratie internet. Promesses et limites | Joseph M. REAGLE, Good Faith Collaboration. The Culture of Wikipedia, Paris, Éd. du Seuil, 2010/ Cambridge, MA, The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy as invisibility: pervasive surveillance and the privatization of peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Yet Connected? Yes, We can: The Challenge of Decentralized Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the journey continue&amp;quot;: &amp;quot;Earth 2&amp;quot; fan fiction, or Filling in gaps to revive a canceled series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 pp. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/tw.2010.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age. Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.359-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I diritti umani nell'étà digitale : concetti in evoluzione e norme emergenti nel contesto transnazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XLI (3), pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.359-378. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En informatique, impossible d'imaginer une science non ouverte (entretien avec Enoch Peserico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When social links are network links: The dawn of peer-to-peer social networks and its implications for privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatorio (OBS*)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.185-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer : au-delà du piratage, les vertus d'une technologie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Prisme à idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla ricerca all'insegnamento (il passo è breve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager le droit à la vie privée, entre anonymat et connaissance de l'identité : les débuts des réseaux sociaux en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights: A Way to Reconcile Natural Freedoms and Regulatory Needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT-ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.504-515. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2966/scrip.060209.504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated architectures and alternative socio-technical models for content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Global Internet Governance Academic Network (GigaNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'nains' de l'Internet sont-ils écologiques ? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Le numérique face à la transition écologique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseaux ACDD et ReHaL et le GdT Politiques environnementales du numérique du CIS, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Freedom: Russian technologists’ measures of online liberties as a rallying point for the Free RuNet movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tampere (et en ligne), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of federation in secure messaging: technological compromise or ideological choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Society for the Social Studies of Science (4S) and of the European Association for the Study of Science and Technology (EASST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague et en ligne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du web, un enjeu de gouvernance (d'internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Internet (De-)Centralization : Peripheries, Centers, and their Implications for Networked Civil Liberties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S 2019 – Society for Social Studies of Science annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian Internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 Pre-conference: Internet Governance and Communication Beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 international conference, "The regulation and innovation nexus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Encrypted Messaging Protocols: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference, INSCI 2016 - Internet Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.244 - 254, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45982-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized Domain Name System: User-controlled infrastructure, creative disruption, and alternative Internet governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Interdisciplinary Innovation Conference. Cooperating for innovation: devices for collective exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet model on trial (1970s-2010s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Berkman Center for Internet &amp; Society at Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S - EASST annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer: 'rimozione degli intermediari' e nuove mediazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Italia 4th National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rovigo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research (IAMCR); Annual congress on "Human Rights and Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mexico, Mexico. pp.359-378, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights project: The challenge of reconciliation between natural freedoms and needs for regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual GigaNet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sharm-el-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans les réseaux. Pouvoirs et infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 2026, 978-2-37662-107-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2025, Information Policy Series, 9780262553674. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolitics at the Internet’s Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave-Macmillan. Springer Nature Switzerland, 2025, Information Technology and Global Governance, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-89478-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir) Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Mines, 218 p., 2023, 978-2-35671-972-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782356719720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2020, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/12400.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenEdition Press, 2019, 9791036503689. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.oep.8713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.272, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (...And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">euroEditions. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (... And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroEditions, pp.150, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance and Censorship of Internet Infrastructures: Markets, Regulation, and Black Boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.43-66, 2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press; The MIT Press, pp.xi-xv, 2025, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance in the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.215-226, 2025, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet, The MIT Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.1-22, 2025, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffrement peut-il sauver des vies ? Les messageries sécurisées et leur infrastructure comme lieux de complémentarité entre la cyberguerre et la guerre conventionnelle : le cas de l'Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudia Senik (coord.), Un monde en guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.153-170, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se cache-t-on ? Modélisation des menaces et risque ‘relationnel’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petr et Olivier Segard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée. L’urgence de l’hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 171-192, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des infrastructures Internet, entre matériel et logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bortzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Brunessen; Guillaume Le Floch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La souveraineté numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier-Intersentia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-43, 2024, Macro droit / Micro droit, 9782802771340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Infrastructure as (Internet) Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Governance at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-314, 2024, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29616-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption as a battleground in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corinne Cath (ed.), Eaten by the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meatspace Press, pp. 82-88, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance algoritmica: sorveglianza, censura e diritti fondamentali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automi e persone. Introduzione all’etica dell’intelligenza artificiale e della robotica, Fabio Fossa, Viola Schiaffonati, Guglielmo Tamburrini (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-113, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in Peer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathieu O’Neil, Christian Pentzold &amp; Sophie Toupin (Eds.), The Handbook of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp. 334-346, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Network Cultures. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apps and submarine cables: reconfiguring technology in a state of urgency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linnet Taylor, Gargi Sharma, Aaron Martin and Shazade Jameson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Justice and COVID-19: Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meatspace Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Internet Governance: Controversies and Infrastructures as Internet Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DeNardis, Derrick L. Cogburn, Nanette S. Levinson, Francesca Musiani (eds.), 2020. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.85-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Web History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Brügger; Ian Milligan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Web History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE, pp.73-85, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing What Wasn’t Meant To Be Governed: A Controversy-Based Approach to the Study of Bitcoin Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campbell-Verduyn Malcom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitcoin and Beyond: Cryptocurrencies, Blockchains, and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-156, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Domenicucci, Milad Doueihi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault &amp; Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel pour aider à penser le patrimoine nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Séverine Cachat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-144, 2017, Humanités numériques, 978-2-343-10654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-121, 2015, 9782356712134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadopi, o la costruzione della pirateria digitale come reato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Braga, Giovanni Caruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piracy Effect. Norme, pratiche e casi di studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.79-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Typology of Internet Governance Socio-Technical Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Monnoyer-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Massit-Folléa, Cécile Méadel, Laurence Monnoyer-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normative Experience in Internet Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.99-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et légendes du Peer-to-Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Péliks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et légendes des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum ATHENA, pp.105-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walls Built Up, Walls Written Down: Of Symbolic Value, Material Effectiveness and Media Representation of Barriers in Padua, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holten, J., Madsen Simenstad L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">You Are Here: Europa Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broken Dimanche Press, pp.39-61, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s Splintered in the Splinternet ? A Multi-Layered Perspective on Internet Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Internet Governance : From Positions to a Field, Report of the Critical Infrastructure Lab and REDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, La REM, n°75, pp. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives d’Internet, entre pair-à-pair et communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internet and the European market&amp;quot; from a multidisciplinary perspective: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fickers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1739360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Internet et Société : fédérer les recherches sur le numérique en France et au niveau international. Entretien avec Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Lesaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.311-317. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.033.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet REFORMS - Renforcer l'Écosystème des FORmations à la Médiation Scientifique (ANR-21-SSMS-0010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Aguirre Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche (ANR). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGI Commons | D1.1 ACTIVE COMMUNITIES OF COMMONERS AND RELEVANT COMMONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NGI Commons. 2025, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splinternets': Addressing the renewed debate on internet fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Parlement Européen; Panel for the Future of Science and Technology. (STOA). 2022, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches, Volume 1: Synthèse du parcours scientifique; Volume 2: Mémoire scientifique &amp;quot;Pièces d'Internet, jeux de pouvoir: Penser la gouvernance d'Internet à partir des infrastructures&amp;quot;; Volume 3: Recueil d'articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut d'études politiques de Paris - Sciences Po, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03855745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internetgovernancelab.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextleap.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/Projet-ANR-17-CE26-0020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web90.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/oep/8713?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uppreditions.fr/livre/978-2-37168-074-6_internet-et-vie-privee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nains-sans-geants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogrecherche.wp.imt.fr/2014/01/15/francesca-musiani-chercheuse-a-mines-paristech-laureate-du-5e-prix-de-these-informatique-et-libertes-de-la-cnil/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-00448037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/fr/book/9781137533265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/abecedaire-des-architectures-distribuees/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policyreview.info/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/reset/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isd.georgetown.edu/yahoo-fellowship" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyber.harvard.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csa.fr/Informer/CSA-lab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isoc.fr/internet-society-france/a-la-une/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.assemblee-nationale.fr/14/autres-commissions/numerique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iamcr.org/s-wg/section/cp-t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cri-paris.org/du/mediation-scientifique-innovante/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emines-ingenieur.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pohle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mansell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Hamelink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251392285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.199.0139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olessia Kirtchik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perarnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448251336438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1562072" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Stiefel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Currie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Silvast" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13772" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506352241297942" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i2.13559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13794" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fratini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118x.2024.2362302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2022.2049850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0188" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i10.481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Hoven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ruggieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1806481" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphra Kerr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2019.1.1395" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1611241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Borelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579381v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/twc.2011.0275" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563789v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/tw.2010.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Padovani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048510362618" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2966/scrip.060209.504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440403v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Alexander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denardis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette S. Levinson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89478-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick L. Cogburn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12400.001.0001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643270v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448037v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bortzmeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/souverainete-numerique-9782802771340.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29616-1_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829011704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meatspacepress.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320717v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03983300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_culturel_immateriel_et_numerique_severine_cachat_marta_severo-9782343106540-52305.html#:~:text=Le%20patrimoine%20culturel%20immat%C3%A9riel%2C%20couvert,sauvegarder%20et%20valoriser%20ce%20patrimoine." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howarth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1739360" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Lesaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Hoven" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aguirre Rios" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Mikou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perarnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03855745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internetgovernancelab.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextleap.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/Projet-ANR-17-CE26-0020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web90.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/oep/8713?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uppreditions.fr/livre/978-2-37168-074-6_internet-et-vie-privee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nains-sans-geants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogrecherche.wp.imt.fr/2014/01/15/francesca-musiani-chercheuse-a-mines-paristech-laureate-du-5e-prix-de-these-informatique-et-libertes-de-la-cnil/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-00448037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/fr/book/9781137533265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/abecedaire-des-architectures-distribuees/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policyreview.info/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/reset/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isd.georgetown.edu/yahoo-fellowship" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyber.harvard.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csa.fr/Informer/CSA-lab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isoc.fr/internet-society-france/a-la-une/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.assemblee-nationale.fr/14/autres-commissions/numerique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iamcr.org/s-wg/section/cp-t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cri-paris.org/du/mediation-scientifique-innovante/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emines-ingenieur.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pohle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mansell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Hamelink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251392285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.199.0139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olessia Kirtchik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1562072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perarnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448251336438" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Stiefel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Currie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Silvast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13772" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506352241297942" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i2.13559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13794" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fratini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118x.2024.2362302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2022.2049850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0188" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Hoven" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ruggieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i10.481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1806481" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphra Kerr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2019.1.1395" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1611241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Borelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771865v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579381v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/twc.2011.0275" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563789v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/tw.2010.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518026v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Padovani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048510362618" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2966/scrip.060209.504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Alexander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denardis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette S. Levinson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89478-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick L. Cogburn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12400.001.0001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643270v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448037v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bortzmeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/souverainete-numerique-9782802771340.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29616-1_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829011704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meatspacepress.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320717v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03983300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_culturel_immateriel_et_numerique_severine_cachat_marta_severo-9782343106540-52305.html#:~:text=Le%20patrimoine%20culturel%20immat%C3%A9riel%2C%20couvert,sauvegarder%20et%20valoriser%20ce%20patrimoine." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howarth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1739360" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Lesaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Hoven" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aguirre Rios" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Mikou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perarnaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03855745v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>