--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francesca Musiani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Musiani, docteure en socio-économie de l’innovation de MINES ParisTech (2012), est chargée de recherche au CNRS depuis 2014, et directrice adjointe du </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPR 2000) qu’elle a cofondé avec Mélanie Dulong de Rosnay en 2019. Elle est également chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de sociologie de l’innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (i3/MINES ParisTech) et Global Fellow auprès de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Governance Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’American University à Washington, DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2006, les travaux de Francesca portent sur la gouvernance de l’Internet, dans une perspective interdisciplinaire qui puise dans les sciences de l’information et de la communication, les science and technology studies (STS) et le droit international. Ses recherches récentes portent sur le développement et les usages des technologies de chiffrement dans les outils de messagerie (projet européen H2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXTLEAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016-2018), les « résistances numériques » à la surveillance et à la censure dans l’Internet russe (projet ANR </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResisTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2021), et la gouvernance des archives du Web (projet ANR </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web90</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2017 et projet CNRS Attentats-Recherche </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016). Ses travaux théoriques explorent les approches STS à la gouvernance d’Internet, avec une attention particulière aux controverses socio-techniques et à la gouvernance « par l’architecture » et « par l’infrastructure ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est l’auteure de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du Web ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (OpenEdition Press, 2019, avec C. Paloque-Bergès, V. Schafer et B. Thierry, lauréat d’OpenEdition Books Select), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et vie privée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Uppr Editions, 2016), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants. Architecture décentralisée et services Internet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2013 [2015], lauréat du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Informatique et Libertés 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la CNIL), et </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EuroEditions, 2009, lauréat d’une bourse de publication de la European Foundation for the Information Society). Elle a coordonné les ouvrages </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turn to Infrastructure in Internet Governance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Palgrave-Macmillan, 2016, avec D. Cogburn, L. DeNardis et N. Levinson) et </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Presses des Mines, 2015, avec C. Méadel), ainsi que plusieurs numéros de revue. Elle est rédactrice académique pour l’</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir compté parmi ses auteurs pionniers, et membre du comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, deux revues en accès libre « vert ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca a été le </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahoo! Fellow in Residence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Georgetown et chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkman Center for Internet and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’université de Harvard en 2012-2013 ; pendant ses études, elle a séjourné à la University of California at Santa Barbara et à la University for Peace, mandatée par les Nations Unies au Costa Rica.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est membre du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSA lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et vice-présidente en charge de la recherche de l’</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Society France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir été membre de la </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission de réflexion sur le droit et les libertés à l’âge du numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’Assemblée nationale (2014-2015). Elle co-préside depuis 2017 la section </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et technologies de l’IAMCR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> après en avoir coordonné le réseau jeunes chercheurs de 2012 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca enseigne la sociologie des controverses socio-techniques à des étudiants de médiation scientifique au </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CRI), et à des élèves ingénieurs à l’</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Mohammed VI Polytechnique-EMINES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Maroc.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une souveraineté fédérée ? Mobilisation de plateformes décentralisées pour l’autonomie numérique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 254 (6), pp.77-112. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.254.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05486635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated socio-technical architectures in content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2025.1.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past, present and future of research on communication policy and technology: An academic dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hopeton S Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cees Hamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251392285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le World Wide Web Consortium (W3C) : en route vers une nouvelle gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1114, pp.155-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la souveraineté numérique au sein de l’Union européenne : une économie politique des interdictions de Huawei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 199 (4), pp.139-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.199.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05441271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un « État-automate » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olessia Kirtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail des algorithmes, 20, pp.101-126. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1431f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05115633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nains » de l’Internet sont-ils écologiques? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.112-134. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing “infrastructuring digital sovereignty”: digital self-determination as a set of infrastructure-embedded practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.1562072. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2025.1562072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUIC, or the battle that never was: A case of infrastructuring control over Internet traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, OnlineFirst, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14614448251336438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Tiziano BONINI et Emiliano TRERE, Algorithms of Resistance. The Everyday Fight Against Platform Power, Cambridge, MA, The MIT Press, 2024. 256 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1-2 (2025) (249-250), pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de la gouvernance d’Internet à l’épreuve des terrains sensibles. Technologues russes et messageries chiffrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.415-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Infrastructure (Part II): Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encryption save lives? Secure messaging and its infrastructure as loci of convergence between cyber warfare and conventional warfare: The case of Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, War &amp; Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506352241297942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Governance by Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i2.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by information infrastructures: Origins and evolution of the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data localization as contested and narrated security in the age of digital sovereignty: the case of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Fratini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118x.2024.2362302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring digital sovereignty: a research agenda for an infrastructure-based sociology of digital self-determination practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue AoIR 2021, "Independence", pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2022.2049850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastrutture digitali, governance, e trasformazioni del lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une socio-histoire de Wuala (2007-2011). Façonner du « stockage social » en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°39, pp.188 - 204. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.039.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: The political economy of Internet surveillance and censorship in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), p. 18-33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19331681.2021.1905972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Ecosystem of Trust: Ethical, Legal and Societal Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van de Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Comandè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opinio Juris In Comparatione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1/2021, pp.131-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O invisível que modela. Estudos de infraestrutura e governança da Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (10), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i10.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Possibles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Résistances numériques, 45 (1), pp.78-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives for the Internet: A Journey into Decentralised Network Architectures and Information Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multissetorialismo : ultrapassando o status de &amp;quot;remédio milagroso&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoliTICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pair-à-pair : plonger dans les coulisses d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier 'L’envers du décor', pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Paolo Bory, 2020, The Internet Myth: From the Internet Imaginary to Network Ideologies, London: University of Westminster Press. DOI: https://doi.org/10.16997/book48. Open Access with license CC-BY-NC-ND 4.0. 169 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de l'Internet, une « idée régulatrice » en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Standardising by running code”: the Signal protocol and de facto standardisation in end-to-end encrypted messaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1654697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and internet policy: a critical rights-based history and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphra Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2019.1.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Fenwick McKelvey. 2018, Internet Daemons. Digital Communications Possessed, Minneapolis: University of Minnesota Press, 320 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1611241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding from Whom? Threat-models and in-the-making encryption technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cacher/Concealing, 32, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058473ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the Internet&amp;quot; with distributed architectures: An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v21i12.7101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189 - 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triple C - Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEGOTIATING THE WEB OF THE PAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal for Media Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La toile négociée/Negotiating the web, 6, http://frenchjournalformediaresearch.com/lodel/index.php?id=963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alchimistes de la parole en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, volume 34/1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxes of Distributed Trust: Peer-to-Peer Architecture and User Confidence in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID and responsible innovation: towards a positive compromise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé-)synchronisation par le public. Un nouveau modèle radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Mélanie Dulong de Rosnay, Juan Carlos De Martin (dir.), The Digital Public Domain: Foundations for an Open Culture, Cambridge, UK: Open Book Publishers, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Mathieu Quet, Politiques du savoir : Sciences, technologies et participation dans les années 1968. Paris, Editions des archives contemporaines, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Valérie Schafer, La France en réseaux. Tome I: La rencontre des télécommunications et de l'informatique (1960-1980) [The Networked France, Volume I: The Meeting of Telecommunications and Computing], 2012, Cigref/Nuvis, 378 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preservation of Digital Heritage: Epistemological and Legal Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2/10), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring About the Plumbing: On the Importance of Architectures in Social Studies of (Peer-to-Peer) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (online), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une charte des droits des internautes ? Perspectives et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Julie Denouël & Fabien Granjon (dir.) Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages, Paris, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Internet Politics and STS: a Much-Needed Encounter. The Power of Networks. Organizing the Global Politics of the Internet by Mikkel Flyverbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.407-409. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scs013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle internet en question (années 1970-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85-86, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Joseph M. Reagle Jr, Good Faith Collaboration. The Culture of Wikipedia, Cambridge, MA: The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (167), pp.219-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectés mais protégés : le pari des réseaux sociaux décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Policies, &amp;quot;Public Domain&amp;quot; and Acafandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (online), 9 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/twc.2011.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Dominique CARDON, La démocratie internet. Promesses et limites | Joseph M. REAGLE, Good Faith Collaboration. The Culture of Wikipedia, Paris, Éd. du Seuil, 2010/ Cambridge, MA, The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy as invisibility: pervasive surveillance and the privatization of peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Yet Connected? Yes, We can: The Challenge of Decentralized Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the journey continue&amp;quot;: &amp;quot;Earth 2&amp;quot; fan fiction, or Filling in gaps to revive a canceled series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 pp. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/tw.2010.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age. Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.359-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I diritti umani nell'étà digitale : concetti in evoluzione e norme emergenti nel contesto transnazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XLI (3), pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.359-378. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En informatique, impossible d'imaginer une science non ouverte (entretien avec Enoch Peserico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When social links are network links: The dawn of peer-to-peer social networks and its implications for privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatorio (OBS*)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.185-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer : au-delà du piratage, les vertus d'une technologie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Prisme à idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla ricerca all'insegnamento (il passo è breve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager le droit à la vie privée, entre anonymat et connaissance de l'identité : les débuts des réseaux sociaux en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights: A Way to Reconcile Natural Freedoms and Regulatory Needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT-ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.504-515. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2966/scrip.060209.504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated architectures and alternative socio-technical models for content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Global Internet Governance Academic Network (GigaNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'nains' de l'Internet sont-ils écologiques ? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Le numérique face à la transition écologique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseaux ACDD et ReHaL et le GdT Politiques environnementales du numérique du CIS, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Freedom: Russian technologists’ measures of online liberties as a rallying point for the Free RuNet movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tampere (et en ligne), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of federation in secure messaging: technological compromise or ideological choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Society for the Social Studies of Science (4S) and of the European Association for the Study of Science and Technology (EASST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague et en ligne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du web, un enjeu de gouvernance (d'internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Internet (De-)Centralization : Peripheries, Centers, and their Implications for Networked Civil Liberties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S 2019 – Society for Social Studies of Science annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian Internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 Pre-conference: Internet Governance and Communication Beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 international conference, "The regulation and innovation nexus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Encrypted Messaging Protocols: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference, INSCI 2016 - Internet Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.244 - 254, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45982-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized Domain Name System: User-controlled infrastructure, creative disruption, and alternative Internet governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Interdisciplinary Innovation Conference. Cooperating for innovation: devices for collective exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet model on trial (1970s-2010s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Berkman Center for Internet &amp; Society at Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S - EASST annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer: 'rimozione degli intermediari' e nuove mediazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Italia 4th National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rovigo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research (IAMCR); Annual congress on "Human Rights and Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mexico, Mexico. pp.359-378, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights project: The challenge of reconciliation between natural freedoms and needs for regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual GigaNet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sharm-el-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans les réseaux. Pouvoirs et infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 2026, 978-2-37662-107-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2025, Information Policy Series, 9780262553674. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolitics at the Internet’s Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave-Macmillan. Springer Nature Switzerland, 2025, Information Technology and Global Governance, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-89478-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir) Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Mines, 218 p., 2023, 978-2-35671-972-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782356719720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2020, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/12400.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenEdition Press, 2019, 9791036503689. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.oep.8713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.272, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (...And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">euroEditions. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (... And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroEditions, pp.150, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance and Censorship of Internet Infrastructures: Markets, Regulation, and Black Boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.43-66, 2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press; The MIT Press, pp.xi-xv, 2025, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance in the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.215-226, 2025, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet, The MIT Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.1-22, 2025, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffrement peut-il sauver des vies ? Les messageries sécurisées et leur infrastructure comme lieux de complémentarité entre la cyberguerre et la guerre conventionnelle : le cas de l'Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudia Senik (coord.), Un monde en guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.153-170, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se cache-t-on ? Modélisation des menaces et risque ‘relationnel’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petr et Olivier Segard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée. L’urgence de l’hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 171-192, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des infrastructures Internet, entre matériel et logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bortzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Brunessen; Guillaume Le Floch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La souveraineté numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier-Intersentia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-43, 2024, Macro droit / Micro droit, 9782802771340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Infrastructure as (Internet) Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Governance at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-314, 2024, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29616-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption as a battleground in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corinne Cath (ed.), Eaten by the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meatspace Press, pp. 82-88, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance algoritmica: sorveglianza, censura e diritti fondamentali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automi e persone. Introduzione all’etica dell’intelligenza artificiale e della robotica, Fabio Fossa, Viola Schiaffonati, Guglielmo Tamburrini (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-113, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in Peer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathieu O’Neil, Christian Pentzold &amp; Sophie Toupin (Eds.), The Handbook of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp. 334-346, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Network Cultures. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apps and submarine cables: reconfiguring technology in a state of urgency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linnet Taylor, Gargi Sharma, Aaron Martin and Shazade Jameson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Justice and COVID-19: Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meatspace Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Internet Governance: Controversies and Infrastructures as Internet Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DeNardis, Derrick L. Cogburn, Nanette S. Levinson, Francesca Musiani (eds.), 2020. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.85-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Web History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Brügger; Ian Milligan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Web History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE, pp.73-85, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing What Wasn’t Meant To Be Governed: A Controversy-Based Approach to the Study of Bitcoin Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campbell-Verduyn Malcom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitcoin and Beyond: Cryptocurrencies, Blockchains, and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-156, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Domenicucci, Milad Doueihi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault &amp; Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel pour aider à penser le patrimoine nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Séverine Cachat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-144, 2017, Humanités numériques, 978-2-343-10654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-121, 2015, 9782356712134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadopi, o la costruzione della pirateria digitale come reato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Braga, Giovanni Caruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piracy Effect. Norme, pratiche e casi di studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.79-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Typology of Internet Governance Socio-Technical Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Monnoyer-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Massit-Folléa, Cécile Méadel, Laurence Monnoyer-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normative Experience in Internet Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.99-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et légendes du Peer-to-Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Péliks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et légendes des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum ATHENA, pp.105-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walls Built Up, Walls Written Down: Of Symbolic Value, Material Effectiveness and Media Representation of Barriers in Padua, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holten, J., Madsen Simenstad L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">You Are Here: Europa Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broken Dimanche Press, pp.39-61, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s Splintered in the Splinternet ? A Multi-Layered Perspective on Internet Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Internet Governance : From Positions to a Field, Report of the Critical Infrastructure Lab and REDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, La REM, n°75, pp. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives d’Internet, entre pair-à-pair et communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internet and the European market&amp;quot; from a multidisciplinary perspective: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fickers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1739360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Internet et Société : fédérer les recherches sur le numérique en France et au niveau international. Entretien avec Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Lesaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.311-317. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.033.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet REFORMS - Renforcer l'Écosystème des FORmations à la Médiation Scientifique (ANR-21-SSMS-0010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Aguirre Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche (ANR). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGI Commons | D1.1 ACTIVE COMMUNITIES OF COMMONERS AND RELEVANT COMMONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NGI Commons. 2025, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splinternets': Addressing the renewed debate on internet fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Parlement Européen; Panel for the Future of Science and Technology. (STOA). 2022, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches, Volume 1: Synthèse du parcours scientifique; Volume 2: Mémoire scientifique &amp;quot;Pièces d'Internet, jeux de pouvoir: Penser la gouvernance d'Internet à partir des infrastructures&amp;quot;; Volume 3: Recueil d'articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut d'études politiques de Paris - Sciences Po, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03855745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francesca Musiani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Musiani, docteure en socio-économie de l’innovation de MINES ParisTech (2012), est chargée de recherche au CNRS depuis 2014, et directrice adjointe du </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Internet et Société du CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPR 2000) qu’elle a cofondé avec Mélanie Dulong de Rosnay en 2019. Elle est également chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de sociologie de l’innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (i3/MINES ParisTech) et Global Fellow auprès de l’</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Governance Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’American University à Washington, DC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2006, les travaux de Francesca portent sur la gouvernance de l’Internet, dans une perspective interdisciplinaire qui puise dans les sciences de l’information et de la communication, les science and technology studies (STS) et le droit international. Ses recherches récentes portent sur le développement et les usages des technologies de chiffrement dans les outils de messagerie (projet européen H2020 </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEXTLEAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016-2018), les « résistances numériques » à la surveillance et à la censure dans l’Internet russe (projet ANR </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResisTIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018-2021), et la gouvernance des archives du Web (projet ANR </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web90</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2017 et projet CNRS Attentats-Recherche </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016). Ses travaux théoriques explorent les approches STS à la gouvernance d’Internet, avec une attention particulière aux controverses socio-techniques et à la gouvernance « par l’architecture » et « par l’infrastructure ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est l’auteure de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du Web ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (OpenEdition Press, 2019, avec C. Paloque-Bergès, V. Schafer et B. Thierry, lauréat d’OpenEdition Books Select), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et vie privée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Uppr Editions, 2016), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants. Architecture décentralisée et services Internet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2013 [2015], lauréat du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Informatique et Libertés 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la CNIL), et </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EuroEditions, 2009, lauréat d’une bourse de publication de la European Foundation for the Information Society). Elle a coordonné les ouvrages </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Turn to Infrastructure in Internet Governance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Palgrave-Macmillan, 2016, avec D. Cogburn, L. DeNardis et N. Levinson) et </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Presses des Mines, 2015, avec C. Méadel), ainsi que plusieurs numéros de revue. Elle est rédactrice académique pour l’</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir compté parmi ses auteurs pionniers, et membre du comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, deux revues en accès libre « vert ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca a été le </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahoo! Fellow in Residence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Georgetown et chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkman Center for Internet and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’université de Harvard en 2012-2013 ; pendant ses études, elle a séjourné à la University of California at Santa Barbara et à la University for Peace, mandatée par les Nations Unies au Costa Rica.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca est membre du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSA lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et vice-présidente en charge de la recherche de l’</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Society France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, après avoir été membre de la </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission de réflexion sur le droit et les libertés à l’âge du numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’Assemblée nationale (2014-2015). Elle co-préside depuis 2017 la section </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de communication et technologies de l’IAMCR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> après en avoir coordonné le réseau jeunes chercheurs de 2012 à 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca enseigne la sociologie des controverses socio-techniques à des étudiants de médiation scientifique au </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches interdisciplinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CRI), et à des élèves ingénieurs à l’</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Mohammed VI Polytechnique-EMINES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au Maroc.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une souveraineté fédérée ? Mobilisation de plateformes décentralisées pour l’autonomie numérique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 254 (6), pp.77-112. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.254.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05486635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Az Internet jövője: egység vagy széttagol(ód)ás?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Információs Társadalom [Information Society]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22503/inftars.XXVI.2026.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switzerland by Design: The Co-Shaping of Secure Messaging and National Identity Among Geopolitical Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Fratini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (29), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2026.2672607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05623356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le World Wide Web Consortium (W3C) : en route vers une nouvelle gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1114, pp.155-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated socio-technical architectures in content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2025.1.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The past, present and future of research on communication policy and technology: An academic dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mansell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hopeton S Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cees Hamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473251392285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser la souveraineté numérique au sein de l’Union européenne : une économie politique des interdictions de Huawei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Nanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 199 (4), pp.139-156. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.199.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05441271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un « État-automate » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olessia Kirtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le travail des algorithmes, 20, pp.101-126. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1431f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05115633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nains » de l’Internet sont-ils écologiques? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.112-134. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vhm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Tiziano BONINI et Emiliano TRERE, Algorithms of Resistance. The Everyday Fight Against Platform Power, Cambridge, MA, The MIT Press, 2024. 256 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1-2 (2025) (249-250), pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05042379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUIC, or the battle that never was: A case of infrastructuring control over Internet traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, OnlineFirst, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14614448251336438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05063104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing “infrastructuring digital sovereignty”: digital self-determination as a set of infrastructure-embedded practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.1562072. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2025.1562072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data localization as contested and narrated security in the age of digital sovereignty: the case of Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Fratini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118x.2024.2362302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can encryption save lives? Secure messaging and its infrastructure as loci of convergence between cyber warfare and conventional warfare: The case of Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, War &amp; Conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506352241297942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de la gouvernance d’Internet à l’épreuve des terrains sensibles. Technologues russes et messageries chiffrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.415-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by Infrastructure (Part II): Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Governance by Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i2.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance by information infrastructures: Origins and evolution of the concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Silvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (10), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v29i10.13794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructuring digital sovereignty: a research agenda for an infrastructure-based sociology of digital self-determination practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue AoIR 2021, "Independence", pp.1-16. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2022.2049850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastrutture digitali, governance, e trasformazioni del lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.70-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une socio-histoire de Wuala (2007-2011). Façonner du « stockage social » en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°39, pp.188 - 204. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.039.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: The political economy of Internet surveillance and censorship in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), p. 18-33. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19331681.2021.1905972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Ecosystem of Trust: Ethical, Legal and Societal Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van de Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Comandè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opinio Juris In Comparatione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1/2021, pp.131-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O invisível que modela. Estudos de infraestrutura e governança da Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (10), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i10.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Possibles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Résistances numériques, 45 (1), pp.78-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03282387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives for the Internet: A Journey into Decentralised Network Architectures and Information Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v18i2.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02917474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multissetorialismo : ultrapassando o status de &amp;quot;remédio milagroso&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoliTICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux pair-à-pair : plonger dans les coulisses d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier 'L’envers du décor', pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Paolo Bory, 2020, The Internet Myth: From the Internet Imaginary to Network Ideologies, London: University of Westminster Press. DOI: https://doi.org/10.16997/book48. Open Access with license CC-BY-NC-ND 4.0. 169 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1806481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Fenwick McKelvey. 2018, Internet Daemons. Digital Communications Possessed, Minneapolis: University of Minnesota Press, 320 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1611241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de l'Internet, une « idée régulatrice » en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Standardising by running code”: the Signal protocol and de facto standardisation in end-to-end encrypted messaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2019.1654697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and internet policy: a critical rights-based history and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphra Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Policy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14763/2019.1.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiding from Whom? Threat-models and in-the-making encryption technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cacher/Concealing, 32, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058473ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alchimistes de la parole en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, volume 34/1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189 - 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the Internet&amp;quot; with distributed architectures: An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v21i12.7101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (De)centralisation-Based Typology of Peer Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triple C - Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEGOTIATING THE WEB OF THE PAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Journal for Media Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La toile négociée/Negotiating the web, 6, http://frenchjournalformediaresearch.com/lodel/index.php?id=963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxes of Distributed Trust: Peer-to-Peer Architecture and User Confidence in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID and responsible innovation: towards a positive compromise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (dé-)synchronisation par le public. Un nouveau modèle radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture: Mélanie Dulong de Rosnay, Juan Carlos De Martin (dir.), The Digital Public Domain: Foundations for an Open Culture, Cambridge, UK: Open Book Publishers, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Mathieu Quet, Politiques du savoir : Sciences, technologies et participation dans les années 1968. Paris, Editions des archives contemporaines, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (2), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Internet Politics and STS: a Much-Needed Encounter. The Power of Networks. Organizing the Global Politics of the Internet by Mikkel Flyverbom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.407-409. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scs013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: Valérie Schafer, La France en réseaux. Tome I: La rencontre des télécommunications et de l'informatique (1960-1980) [The Networked France, Volume I: The Meeting of Telecommunications and Computing], 2012, Cigref/Nuvis, 378 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preservation of Digital Heritage: Epistemological and Legal Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2/10), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une charte des droits des internautes ? Perspectives et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.425-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring About the Plumbing: On the Importance of Architectures in Social Studies of (Peer-to-Peer) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (online), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Julie Denouël & Fabien Granjon (dir.) Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages, Paris, Presses de l'Ecole des Mines, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Yet Connected? Yes, We can: The Challenge of Decentralized Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy as invisibility: pervasive surveillance and the privatization of peer-to-peer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Joseph M. Reagle Jr, Good Faith Collaboration. The Culture of Wikipedia, Cambridge, MA: The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (167), pp.219-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle internet en question (années 1970-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85-86, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectés mais protégés : le pari des réseaux sociaux décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, February 4th, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Policies, &amp;quot;Public Domain&amp;quot; and Acafandom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (online), 9 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/twc.2011.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture. Dominique CARDON, La démocratie internet. Promesses et limites | Joseph M. REAGLE, Good Faith Collaboration. The Culture of Wikipedia, Paris, Éd. du Seuil, 2010/ Cambridge, MA, The MIT Press, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.440-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May the journey continue&amp;quot;: &amp;quot;Earth 2&amp;quot; fan fiction, or Filling in gaps to revive a canceled series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Works and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 pp. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3983/tw.2010.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.359-378. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En informatique, impossible d'imaginer une science non ouverte (entretien avec Enoch Peserico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age. Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communication Gazette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.359-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I diritti umani nell'étà digitale : concetti in evoluzione e norme emergenti nel contesto transnazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XLI (3), pp.391-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When social links are network links: The dawn of peer-to-peer social networks and its implications for privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatorio (OBS*)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.185-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer : au-delà du piratage, les vertus d'une technologie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Prisme à idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla ricerca all'insegnamento (il passo è breve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager le droit à la vie privée, entre anonymat et connaissance de l'identité : les débuts des réseaux sociaux en pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights: A Way to Reconcile Natural Freedoms and Regulatory Needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCRIPT-ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.504-515. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2966/scrip.060209.504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer spaces by design? Federated architectures and alternative socio-technical models for content moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium of the Global Internet Governance Academic Network (GigaNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Addis-Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'nains' de l'Internet sont-ils écologiques ? Réflexions historico-environnementales sur les architectures de réseau décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Le numérique face à la transition écologique »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseaux ACDD et ReHaL et le GdT Politiques environnementales du numérique du CIS, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics of Freedom: Russian technologists’ measures of online liberties as a rallying point for the Free RuNet movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tampere (et en ligne), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of federation in secure messaging: technological compromise or ideological choice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Society for the Social Studies of Science (4S) and of the European Association for the Study of Science and Technology (EASST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague et en ligne, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du web, un enjeu de gouvernance (d'internet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Internet (De-)Centralization : Peripheries, Centers, and their Implications for Networked Civil Liberties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S 2019 – Society for Social Studies of Science annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian Internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2019 Pre-conference: Internet Governance and Communication Beyond Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i3 international conference, "The regulation and innovation nexus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Encrypted Messaging Protocols: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference, INSCI 2016 - Internet Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.244 - 254, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45982-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized Domain Name System: User-controlled infrastructure, creative disruption, and alternative Internet governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Interdisciplinary Innovation Conference. Cooperating for innovation: devices for collective exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet model on trial (1970s-2010s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Berkman Center for Internet &amp; Society at Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs without giants. Decentralized architecture and Internet-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S - EASST annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-peer: 'rimozione degli intermediari' e nuove mediazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Italia 4th National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rovigo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Evolving Discourses on Human Rights in the Digital Age: Emerging Norms and Policy Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Media and Communication Research (IAMCR); Annual congress on "Human Rights and Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Mexico, Mexico. pp.359-378, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748048510362618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internet Bill of Rights project: The challenge of reconciliation between natural freedoms and needs for regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual GigaNet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sharm-el-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique dans les réseaux. Pouvoirs et infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 2026, 978-2-37662-107-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2025, Information Policy Series, 9780262553674. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolitics at the Internet’s Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave-Macmillan. Springer Nature Switzerland, 2025, Information Technology and Global Governance, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-89478-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05236547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir) Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Mines, 218 p., 2023, 978-2-35671-972-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 2023, 9782356719720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanette S. Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The MIT Press, 2020, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/12400.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une archive du web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin G. Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OpenEdition Press, 2019, 9791036503689. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.oep.8713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nains sans géants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.272, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (...And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">euroEditions. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberhandshakes: How the Internet Challenges Dispute Resolution (... And Simplifies It)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroEditions, pp.150, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press; The MIT Press, pp.xi-xv, 2025, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance and Censorship of Internet Infrastructures: Markets, Regulation, and Black Boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.43-66, 2025, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the English-Language Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance in the Russian Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.215-226, 2025, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet, The MIT Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.1-22, 2025, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05367557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Infrastructure as (Internet) Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Governance at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.297-314, 2024, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29616-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Kossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009531085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffrement peut-il sauver des vies ? Les messageries sécurisées et leur infrastructure comme lieux de complémentarité entre la cyberguerre et la guerre conventionnelle : le cas de l'Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudia Senik (coord.), Un monde en guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.153-170, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De qui se cache-t-on ? Modélisation des menaces et risque ‘relationnel’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petr et Olivier Segard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à la vie privée. L’urgence de l’hygiène numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 171-192, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04696683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des infrastructures Internet, entre matériel et logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bortzmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Brunessen; Guillaume Le Floch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La souveraineté numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier-Intersentia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-43, 2024, Macro droit / Micro droit, 9782802771340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption as a battleground in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corinne Cath (ed.), Eaten by the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meatspace Press, pp. 82-88, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance algoritmica: sorveglianza, censura e diritti fondamentali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automi e persone. Introduzione all’etica dell’intelligenza artificiale e della robotica, Fabio Fossa, Viola Schiaffonati, Guglielmo Tamburrini (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-113, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps in Peer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathieu O’Neil, Christian Pentzold &amp; Sophie Toupin (Eds.), The Handbook of Peer Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp. 334-346, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Bronnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Ermoshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Ostromooukhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Network Cultures. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Internet Governance: Controversies and Infrastructures as Internet Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura DeNardis, Derrick L. Cogburn, Nanette S. Levinson, Francesca Musiani (eds.), 2020. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Internet Governance: Methods, Frameworks, Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The MIT Press, pp.85-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apps and submarine cables: reconfiguring technology in a state of urgency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linnet Taylor, Gargi Sharma, Aaron Martin and Shazade Jameson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Justice and COVID-19: Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meatspace Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126-133, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Technology Studies Approaches to Web History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niels Brügger; Ian Milligan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Handbook of Web History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGE, pp.73-85, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing What Wasn’t Meant To Be Governed: A Controversy-Based Approach to the Study of Bitcoin Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campbell-Verduyn Malcom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitcoin and Beyond: Cryptocurrencies, Blockchains, and Global Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.133-156, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacopo Domenicucci, Milad Doueihi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la confiance distribuée : l’architecture pair à pair et la confiance des utilisateurs dans le système Bitcoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault &amp; Editions Rue d'Ulm, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel pour aider à penser le patrimoine nativement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Borelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Séverine Cachat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel immatériel et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-144, 2017, Humanités numériques, 978-2-343-10654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Méadel; Francesca Musiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire des architectures distribuées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-121, 2015, 9782356712134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadopi, o la costruzione della pirateria digitale come reato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Braga, Giovanni Caruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piracy Effect. Norme, pratiche e casi di studio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.79-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Typology of Internet Governance Socio-Technical Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Monnoyer-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Massit-Folléa, Cécile Méadel, Laurence Monnoyer-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normative Experience in Internet Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.99-124, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et légendes du Peer-to-Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Péliks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et légendes des TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum ATHENA, pp.105-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walls Built Up, Walls Written Down: Of Symbolic Value, Material Effectiveness and Media Representation of Barriers in Padua, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holten, J., Madsen Simenstad L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">You Are Here: Europa Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Broken Dimanche Press, pp.39-61, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, La REM, n°75, pp. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s Splintered in the Splinternet ? A Multi-Layered Perspective on Internet Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Internet Governance : From Positions to a Field, Report of the Critical Infrastructure Lab and REDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05153906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives d’Internet, entre pair-à-pair et communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Masutti, Affaires privées : aux sources du capitalisme de surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internet and the European market&amp;quot; from a multidisciplinary perspective: a &amp;quot;round-doc&amp;quot; discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fickers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pohle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701475.2020.1739360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Internet et Société : fédérer les recherches sur le numérique en France et au niveau international. Entretien avec Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Lesaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.311-317. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.033.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracy in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van den Hoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Stauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Domingo-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet REFORMS - Renforcer l'Écosystème des FORmations à la Médiation Scientifique (ANR-21-SSMS-0010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Aguirre Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche (ANR). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05402360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGI Commons | D1.1 ACTIVE COMMUNITIES OF COMMONERS AND RELEVANT COMMONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NGI Commons. 2025, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splinternets': Addressing the renewed debate on internet fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Parlement Européen; Panel for the Future of Science and Technology. (STOA). 2022, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches, Volume 1: Synthèse du parcours scientifique; Volume 2: Mémoire scientifique &amp;quot;Pièces d'Internet, jeux de pouvoir: Penser la gouvernance d'Internet à partir des infrastructures&amp;quot;; Volume 3: Recueil d'articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut d'études politiques de Paris - Sciences Po, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03855745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internetgovernancelab.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextleap.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/Projet-ANR-17-CE26-0020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web90.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/oep/8713?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uppreditions.fr/livre/978-2-37168-074-6_internet-et-vie-privee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nains-sans-geants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogrecherche.wp.imt.fr/2014/01/15/francesca-musiani-chercheuse-a-mines-paristech-laureate-du-5e-prix-de-these-informatique-et-libertes-de-la-cnil/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-00448037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/fr/book/9781137533265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/abecedaire-des-architectures-distribuees/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policyreview.info/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/reset/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isd.georgetown.edu/yahoo-fellowship" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyber.harvard.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csa.fr/Informer/CSA-lab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isoc.fr/internet-society-france/a-la-une/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.assemblee-nationale.fr/14/autres-commissions/numerique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iamcr.org/s-wg/section/cp-t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cri-paris.org/du/mediation-scientifique-innovante/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emines-ingenieur.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pohle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mansell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Hamelink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251392285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.199.0139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olessia Kirtchik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1562072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perarnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448251336438" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Stiefel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Currie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Silvast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13772" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506352241297942" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i2.13559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Williams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13794" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fratini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118x.2024.2362302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2022.2049850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0188" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Hoven" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ruggieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i10.481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1806481" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphra Kerr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2019.1.1395" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1611241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Borelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302681v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771865v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771863v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579381v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/twc.2011.0275" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563789v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/tw.2010.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518026v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Padovani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048510362618" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2966/scrip.060209.504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Alexander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denardis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette S. Levinson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89478-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095240v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick L. Cogburn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12400.001.0001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643270v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448037v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bortzmeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/souverainete-numerique-9782802771340.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29616-1_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829011704" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meatspacepress.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320717v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03983300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_culturel_immateriel_et_numerique_severine_cachat_marta_severo-9782343106540-52305.html#:~:text=Le%20patrimoine%20culturel%20immat%C3%A9riel%2C%20couvert,sauvegarder%20et%20valoriser%20ce%20patrimoine." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howarth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1739360" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021323v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Lesaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Hoven" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aguirre Rios" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Mikou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perarnaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03855745v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cis.cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internetgovernancelab.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nextleap.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/Projet-ANR-17-CE26-0020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web90.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/oep/8713?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uppreditions.fr/livre/978-2-37168-074-6_internet-et-vie-privee/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nains-sans-geants/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogrecherche.wp.imt.fr/2014/01/15/francesca-musiani-chercheuse-a-mines-paristech-laureate-du-5e-prix-de-these-informatique-et-libertes-de-la-cnil/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-00448037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/fr/book/9781137533265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/abecedaire-des-architectures-distribuees/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policyreview.info/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/reset/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isd.georgetown.edu/yahoo-fellowship" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyber.harvard.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csa.fr/Informer/CSA-lab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isoc.fr/internet-society-france/a-la-une/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.assemblee-nationale.fr/14/autres-commissions/numerique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iamcr.org/s-wg/section/cp-t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cri-paris.org/du/mediation-scientifique-innovante/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emines-ingenieur.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perarnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22503/inftars.XXVI.2026.1.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05623356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Fratini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2026.2672607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pohle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mansell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Hamelink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473251392285" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.199.0139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olessia Kirtchik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vhm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05063104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perarnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448251336438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1562072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118x.2024.2362302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506352241297942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Stiefel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Currie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Silvast" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13772" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i2.13559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Williams" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v29i10.13794" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2022.2049850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0188" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Hoven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Comand&#232;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Ruggieri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Domingo-Ferrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i10.481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02917474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v18i2.1201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1806481" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1611241" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphra Kerr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2019.1.1395" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Borelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00985707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scs013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771863v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563789v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/twc.2011.0275" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00842905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3983/tw.2010.0206" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Padovani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748048510362618" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579361v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2966/scrip.060209.504" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977722v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.001.0001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05236547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Alexander" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denardis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette S. Levinson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89478-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick L. Cogburn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/12400.001.0001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830646v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29616-1_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611334v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bortzmeyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/souverainete-numerique-9782802771340.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829011704" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021189v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meatspacepress.com" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01895761v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03983300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_culturel_immateriel_et_numerique_severine_cachat_marta_severo-9782343106540-52305.html#:~:text=Le%20patrimoine%20culturel%20immat%C3%A9riel%2C%20couvert,sauvegarder%20et%20valoriser%20ce%20patrimoine." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/abecedaire-des-architectures-distribuees.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017326v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771817v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Badouard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630151v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402395v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153906v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021338v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fickers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howarth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2020.1739360" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Lesaunier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Stephan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.033.0311" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844505v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van den Hoven" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stauch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05402360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aguirre Rios" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Juillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Mikou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guillier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721685v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03855745v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>