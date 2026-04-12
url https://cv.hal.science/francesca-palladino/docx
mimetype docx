--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -711,377 +711,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of SET1/COMPASS methyltransferase activity reduces lifespan and fertility in Caenorhabditis elegans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Couté</w:t>
+                <w:t xml:space="preserve">Comparison of lipidome profiles of Caenorhabditis elegans—results from an inter-laboratory ring trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Spanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizue Omi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202101140⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01775-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751327v1</w:t>
+                <w:t xml:space="preserve">hal-03190546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of lipidome profiles of Caenorhabditis elegans—results from an inter-laboratory ring trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shizue Omi</w:t>
+                <w:t xml:space="preserve">Loss of SET1/COMPASS methyltransferase activity reduces lifespan and fertility in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Garvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Adrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), pp.25. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.e202101140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01775-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190546v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Comparison of lipidome profiles of Caenorhabditis elegans—results from an inter-laboratory ring trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Spanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Spanier</w:t>
+                <w:t xml:space="preserve">Anna Weiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurençon</w:t>
+                <w:t xml:space="preserve">Nathalie Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shizue Omi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (3), pp.33. </w:t>
@@ -1229,64 +1229,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caenorhabditis elegans SET1/COMPASS Maintains Germline Identity by Preventing Transcriptional Deregulation Across Generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie J Robert</w:t>
+                <w:t xml:space="preserve">Valérie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew K Knutson</w:t>
+                <w:t xml:space="preserve">Andrew Knutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rechtsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1300,584 +1300,584 @@
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Yvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.561791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2020.561791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040852v1</w:t>
+                <w:t xml:space="preserve">hal-03038758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Role for Caenorhabditis elegans COMPASS in Germline Chromatin Organization</w:t>
+                <w:t xml:space="preserve">Caenorhabditis elegans SET1/COMPASS Maintains Germline Identity by Preventing Transcriptional Deregulation Across Generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Herbette</w:t>
+                <w:t xml:space="preserve">Valérie J Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Feil</w:t>
+                <w:t xml:space="preserve">Andrew K Knutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rechtsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Garvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Yvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9092049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.561791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027065v1</w:t>
+                <w:t xml:space="preserve">hal-03040852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans SET1/COMPASS Maintains Germline Identity by Preventing Transcriptional Deregulation Across Generations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Role for Caenorhabditis elegans COMPASS in Germline Chromatin Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Yvert</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Feil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.561791⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9092049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038758v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Methylation and Memory of Environmental Stress</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical and functional interaction between SET1/COMPASS complex component CFP-1 and a Sin3S HDAC complex in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Stempor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8040339⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (21), pp.11164-11180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323181v1</w:t>
+                <w:t xml:space="preserve">hal-02375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and functional interaction between SET1/COMPASS complex component CFP-1 and a Sin3S HDAC complex in C. elegans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone Methylation and Memory of Environmental Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Garvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (21), pp.11164-11180. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8040339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375443v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide screen identifies a novel p97/CDC-48-dependent pathway regulating ER-stress-induced gene transcription</w:t>
               </w:r>
@@ -1991,278 +1991,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SET-2/SET1 Histone H3K4 Methyltransferase Maintains Pluripotency in the Caenorhabditis elegans Germline</w:t>
+                <w:t xml:space="preserve">The Caenorhabditis elegans HP1 family protein HPL-2 maintains ER homeostasis through the UPR and hormesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie j. Robert</w:t>
+                <w:t xml:space="preserve">L. Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine g. Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bedet</w:t>
+                <w:t xml:space="preserve">S. Garvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Janczarski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.09.018⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (16), pp.5956-5961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1321698111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368364v1</w:t>
+                <w:t xml:space="preserve">hal-02368375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Caenorhabditis elegans HP1 family protein HPL-2 maintains ER homeostasis through the UPR and hormesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SET-2/SET1 Histone H3K4 Methyltransferase Maintains Pluripotency in the Caenorhabditis elegans Germline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie j. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kozlowski</w:t>
+                <w:t xml:space="preserve">Marine g. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garvis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bedet</w:t>
+                <w:t xml:space="preserve">Stéphane Janczarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Palladino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (16), pp.5956-5961. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.443-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1321698111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368375v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous nuclear RNAi mediates behavioral adaptation to odor</w:t>
               </w:r>
@@ -2492,908 +2492,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00807739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Roles of Caenorhabditis elegans Heterochromatin Protein HP1 and Linker Histone in the Regulation of Innate Immune Gene Expression</w:t>
+                <w:t xml:space="preserve">Caenorhabditis elegans Heterochromatin protein 1 (HPL-2) links developmental plasticity, longevity and lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Studencka</w:t>
+                <w:t xml:space="preserve">Peter Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Konzer</w:t>
+                <w:t xml:space="preserve">Sonia Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moneron</w:t>
+                <w:t xml:space="preserve">Yu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wenzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Opitz</w:t>
+                <w:t xml:space="preserve">Sabine Rohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.05229-11⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (12), pp.R123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-12-r123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368393v1</w:t>
+                <w:t xml:space="preserve">hal-02368384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans Heterochromatin protein 1 (HPL-2) links developmental plasticity, longevity and lipid metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Roles of Caenorhabditis elegans Heterochromatin Protein HP1 and Linker Histone in the Regulation of Innate Immune Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Studencka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Meister</w:t>
+                <w:t xml:space="preserve">A. Konzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Schott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bedet</w:t>
+                <w:t xml:space="preserve">G. Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Xiao</w:t>
+                <w:t xml:space="preserve">D. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rohner</w:t>
+                <w:t xml:space="preserve">L. Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.05229-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00815097v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caenorhabditis elegans chromatin-associated proteins SET-2 and ASH-2 are differentially required for histone H3 Lys 4 methylation in embryos and adult germ cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dunkelbarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (20), pp.8305-8310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1019290108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics in C. elegans: Facts and challenges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caenorhabditis elegans Heterochromatin protein 1 (HPL-2) links developmental plasticity, longevity and lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (8), pp.647-661</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (12), pp.R123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00814756v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00815097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans chromatin-associated proteins SET-2 and ASH-2 are differentially required for histone H3 Lys 4 methylation in embryos and adult germ cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Robert</w:t>
+                <w:t xml:space="preserve">Epigenetics in C. elegans: Facts and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Palladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Simonet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monika Jedrusik-Bode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (20), pp.8305-8310</w:t>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (8), pp.647-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00814815v1</w:t>
+                <w:t xml:space="preserve">ensl-00814756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Roles of Caenorhabditis elegans Heterochromatin Protein HP1 and Linker Histone in the Regulation of Innate Immune Gene Expression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caenorhabditis elegans chromatin-associated proteins SET-2 and ASH-2 are differentially required for histone H3 Lys 4 methylation in embryos and adult germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Opitz</w:t>
+                <w:t xml:space="preserve">Yu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dunkelbarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (20), pp.8305-8310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368357v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00814815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans Heterochromatin protein 1 (HPL-2) links developmental plasticity, longevity and lipid metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Roles of Caenorhabditis elegans Heterochromatin Protein HP1 and Linker Histone in the Regulation of Innate Immune Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Studencka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Meister</w:t>
+                <w:t xml:space="preserve">A. Konzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Schott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bedet</w:t>
+                <w:t xml:space="preserve">G. Moneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Xiao</w:t>
+                <w:t xml:space="preserve">D. Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rohner</w:t>
+                <w:t xml:space="preserve">L. Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.05229-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-12-r123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368384v1</w:t>
+                <w:t xml:space="preserve">hal-02368357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinuclear distribution of heterochromatin in developing C. elegans embryos.</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPL-2/HP1 prevents inappropriate vulval induction in Caenorhabditis elegans by acting in both HYP7 and vulval precursor cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,505 +3803,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianthi Karali</w:t>
+                <w:t xml:space="preserve">Karali Marianthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 297 (2), pp.308-322. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 297, pp.308-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368414v1</w:t>
+                <w:t xml:space="preserve">ensl-00182491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development.</w:t>
+                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianthi Karali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 297 (2), pp.308-322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.04.474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.04.474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00132174v1</w:t>
+                <w:t xml:space="preserve">hal-02368414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique and redundant functions of C. elegans HP1 proteins in post-embryonic development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianthi Karali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 298 (1), pp.176-187. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 297 (2), pp.308-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.04.474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.06.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368410v1</w:t>
+                <w:t xml:space="preserve">ensl-00132174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C. elegans HP1 homologue HPL-2 and the LIN-13 zinc finger protein form a complex implicated in vulval development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unique and redundant functions of C. elegans HP1 proteins in post-embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 297, pp.308-322</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 298 (1), pp.176-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00182491v1</w:t>
+                <w:t xml:space="preserve">hal-02368410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heterochromatin protein 1 homologue in Caenorhabditis elegans acts in germline and vulval development</w:t>
               </w:r>
@@ -4825,51 +4825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277533v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabrizio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nicolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Rodr&#237;guez-Palero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gely" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garvis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giovannetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Rodriguez-Palero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fabrizio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Spanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Weiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01775-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01784-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Bhoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.057992" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie J Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Knutson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rechtsteiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.561791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Herbette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knutson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8040339" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Beurton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Stempor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Appert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Barroso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie&#160;j. Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine&#160;g. Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janczarski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Merlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kozlowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palladino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321698111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00961451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Tzen Juang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Starnes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Studencka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Konzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Moneron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wenzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Opitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studencka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wenzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Opitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.05229-11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rohner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jedrusik-Bode" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dunkelbarger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guerry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Zelewsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunschwig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tobler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jane Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821785-6.00012-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277533v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabrizio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nicolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Rodr&#237;guez-Palero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gely" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garvis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giovannetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Rodriguez-Palero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fabrizio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Spanier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Weiser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01775-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01784-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Bhoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.057992" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knutson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rechtsteiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.561791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie J Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Knutson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Herbette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Beurton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Stempor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Appert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8040339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Barroso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kozlowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garvis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palladino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321698111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie&#160;j. Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine&#160;g. Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janczarski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Merlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00961451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Tzen Juang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Starnes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Studencka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Konzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Moneron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wenzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Opitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rohner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studencka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wenzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Opitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.05229-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jedrusik-Bode" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dunkelbarger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guerry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Zelewsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunschwig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tobler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jane Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821785-6.00012-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>