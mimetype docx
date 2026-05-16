--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -711,377 +711,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of lipidome profiles of Caenorhabditis elegans—results from an inter-laboratory ring trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shizue Omi</w:t>
+                <w:t xml:space="preserve">Loss of SET1/COMPASS methyltransferase activity reduces lifespan and fertility in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Garvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Adrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-021-01775-6⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.e202101140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190546v1</w:t>
+                <w:t xml:space="preserve">hal-03751327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of SET1/COMPASS methyltransferase activity reduces lifespan and fertility in Caenorhabditis elegans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Couté</w:t>
+                <w:t xml:space="preserve">Comparison of lipidome profiles of Caenorhabditis elegans—results from an inter-laboratory ring trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Spanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Weiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizue Omi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.e202101140. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202101140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-021-01775-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751327v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Comparison of lipidome profiles of Caenorhabditis elegans—results from an inter-laboratory ring trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Spanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Weiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shizue Omi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (3), pp.33. </w:t>
@@ -4825,51 +4825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277533v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabrizio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nicolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Rodr&#237;guez-Palero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gely" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garvis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giovannetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Rodriguez-Palero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fabrizio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Spanier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Weiser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01775-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01784-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Bhoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.057992" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knutson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rechtsteiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.561791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie J Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Knutson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Herbette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Beurton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Stempor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Appert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8040339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Barroso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kozlowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garvis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palladino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321698111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie&#160;j. Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine&#160;g. Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janczarski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Merlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00961451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Tzen Juang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Starnes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Studencka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Konzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Moneron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wenzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Opitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rohner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studencka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wenzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Opitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.05229-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jedrusik-Bode" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dunkelbarger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guerry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Zelewsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunschwig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tobler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jane Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821785-6.00012-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palladino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bedet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277533v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovannetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabrizio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nicolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Rodr&#237;guez-Palero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426560v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gely" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Garvis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giovannetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Rodriguez-Palero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fabrizio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pakulska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Spanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Weiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01775-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-021-01784-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Bhoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.057992" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knutson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rechtsteiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Yvert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.561791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie J Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Knutson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Herbette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Feil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Beurton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Stempor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Appert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8040339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Barroso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201439123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kozlowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garvis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palladino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321698111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie&#160;j. Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine&#160;g. Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Janczarski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Merlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00961451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi-Tzen Juang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Starnes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Goga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Studencka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Konzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Moneron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wenzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Opitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rohner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Studencka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moneron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wenzel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Opitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.05229-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00815097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jedrusik-Bode" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00814815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dunkelbarger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Verrill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arn&#233;odo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9175-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Masse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karali Marianthi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianthi Karali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.04.474" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00132174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.06.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182503v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guerry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Muller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023801v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. von Zelewsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunschwig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tobler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajnal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jane Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821785-6.00012-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>