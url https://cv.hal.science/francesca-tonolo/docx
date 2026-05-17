--- v0 (2026-04-09)
+++ v1 (2026-05-17)
@@ -200,1173 +200,1173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Enols Chemistry in the Interstellar Medium: Rotational Spectroscopy and Interstellar Search of (E)-1-Propenol</w:t>
+                <w:t xml:space="preserve">High-Resolution Infrared Spectroscopy and ASAP Analysis of Cyclopentadiene: The Vibrational Modes below 860 cm&amp;lt;sup&amp;gt;–1&amp;lt;/sup&amp;gt; and the ν&amp;lt;sub&amp;gt;21&amp;lt;/sub&amp;gt; Mode at 961 cm&amp;lt;sup&amp;gt;–1&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luis Bonah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tonolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michela Nonne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvia Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 998 (1), pp.72. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (2), pp.567-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae3729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493390v1</w:t>
+                <w:t xml:space="preserve">hal-05493203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved study of cyanoacetylene and diacetylene including the strong 2ν5 band of HC3N and ν4 band of HC4H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Enols Chemistry in the Interstellar Medium: Rotational Spectroscopy and Interstellar Search of (E)-1-Propenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Melosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesca Tonolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luca Bizzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francesca Tonolo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2026.109879⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 998 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae3729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579494v1</w:t>
+                <w:t xml:space="preserve">hal-05493390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Infrared Spectroscopy and ASAP Analysis of Cyclopentadiene: The Vibrational Modes below 860 cm–1 and the ν21 Mode at 961 cm–1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Bonah</w:t>
+                <w:t xml:space="preserve">An improved study of cyanoacetylene and diacetylene including the strong 2ν&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; band of HC&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N and ν&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; band of HC&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bizzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Melosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Filippo Tamassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Martina Taddia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michela Nonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 10 (2), pp.567. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 357, pp.109879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2026.109879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493203v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation on N2 pressure-induced coefficients of the lowest rotational transitions of HCN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collisional Excitation of HCN by CO to Refine the Modeling of Cometary Comae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Jóźwiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mattia Melosso</w:t>
+                <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Wcisło</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Batista-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (41), pp.9583-9590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c05448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167047v1</w:t>
+                <w:t xml:space="preserve">hal-05296021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional Excitation of HCN by CO to Refine the Modeling of Cometary Comae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collisional excitation in space: recent advances and future challenges in the JWST era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c05448⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1713849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2025.1713849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296021v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional excitation in space: recent advances and future challenges in the JWST era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical investigation on N2 pressure-induced coefficients of the lowest rotational transitions of HCN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jóźwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bizzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Melosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wcisło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.1713849. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.109521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspas.2025.1713849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398967v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter to THz Spectroscopy of HC$^{18}$O$^+$ and HC$^{17}$O$^+$ : Accurate Rest Frequencies for Astrophysical Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing Prebiotic Molecules: Rotational Spectroscopy of Deuterated Glycolaldehyde and (Z)-1,2-Ethenediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Melosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesca Tonolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luca Bizzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mattia Melosso</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad5007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (24), pp.4850-4858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721311v1</w:t>
+                <w:t xml:space="preserve">hal-04615600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Prebiotic Molecules: Rotational Spectroscopy of Deuterated Glycolaldehyde and (Z)-1,2-Ethenediol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Alessandrini</w:t>
+                <w:t xml:space="preserve">BASECOL2023 scientific content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Denis-Alpizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. A. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02533⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615600v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASECOL2023 scientific content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Denis-Alpizar</w:t>
+                <w:t xml:space="preserve">Millimeter to THz Spectroscopy of HC$^{18}$O$^+$ and HC$^{17}$O$^+$ : Accurate Rest Frequencies for Astrophysical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bizzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. A. Ba</w:t>
+                <w:t xml:space="preserve">Barbara M Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moreau</w:t>
+                <w:t xml:space="preserve">Paola Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Melosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 683, pp.A40. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 970 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad5007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491240v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of PO+ by para-H2: Potential energy surface, scattering calculations and astrophysical applications</w:t>
               </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Rivilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Melosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1480,602 +1480,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Spectra of Unsaturated Carbon Chains Produced by Pyrolysis: The Case of Propadienone, Cyanovinylacetylene, and Allenylacetylene</w:t>
+                <w:t xml:space="preserve">Hyperfine resolved rate coefficients of (HCO+)-O-17 with H-2 (j=0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Melli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvia Alessandrini</w:t>
+                <w:t xml:space="preserve">F. Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningjing Jiang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puzzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c05018⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 516 (2), pp.2653-2661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac2394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777137v1</w:t>
+                <w:t xml:space="preserve">hal-03796725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine resolved rate coefficients of (HCO+)-O-17 with H-2 (j=0)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precursors of the RNA World in Space: Detection of ( Z)-1,2-ethenediol in the Interstellar Medium, a Key Intermediate in Sugar Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Melosso</w:t>
+                <w:t xml:space="preserve">V.M. Rivilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puzzarini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Colzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jiménez-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martín-Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Megías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac2394⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 929 (1), pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac6186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796725v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursors of the RNA World in Space: Detection of ( Z)-1,2-ethenediol in the Interstellar Medium, a Key Intermediate in Sugar Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Jiménez-Serra</w:t>
+                <w:t xml:space="preserve">Gas-phase identification of (Z)-1,2-ethenediol, a key prebiotic intermediate in the formose reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Melosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bizzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martín-Pintado</w:t>
+                <w:t xml:space="preserve">Houda Gazzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Megías</w:t>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 929 (1), pp.L11. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (16), pp.2750-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac6186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cc06919e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661104v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase identification of (Z)-1,2-ethenediol, a key prebiotic intermediate in the formose reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rotational Spectra of Unsaturated Carbon Chains Produced by Pyrolysis: The Case of Propadienone, Cyanovinylacetylene, and Allenylacetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Melli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Melosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bizzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Tonolo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+                <w:t xml:space="preserve">Ningjing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (16), pp.2750-2753. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (36), pp.6210-6220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cc06919e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c05018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592703v1</w:t>
+                <w:t xml:space="preserve">hal-03777137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Applicability of the Semi-experimental Approach by Means of “Template Molecule” and “Linear Regression” Models on Top of DFT Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Melli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2239,90 +2239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved study of HCO+ and He system: Interaction potential, collisional relaxation, and pressure broadening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bizzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Melosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quest for a Plausible Formation Route of Formyl Cyanide in the Interstellar Medium: a State-of-the-art Quantum-chemical and Kinetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,64 +2522,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio Calculations for Astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Italian National Congress on Proto(-planetary) Astrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Trieste (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,51 +2636,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional Excitation in Space: from the Interstellar Medium to Planetary Atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Tonolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Scuola Normale Superiore di Pisa, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2797,51 +2797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E58AA1D"/>
+    <w:nsid w:val="7F3211D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3028,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-tonolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-7834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Melosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tonolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bizzocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Alessandrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae3729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Tamassia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Taddia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Batista-Planas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c05448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2025.1713849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Giuliano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tonolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rivilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melosso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Melli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningjing Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c05018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tonolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melosso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Rivilla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meg&#237;as" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac6186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gazzeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc06919e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Puzzarini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c07828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alessandrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puzzarini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0075929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Lupi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05417723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesca-tonolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-7834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tonolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00349" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Melosso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bizzocchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Alessandrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae3729" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Tamassia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Taddia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Batista-Planas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c05448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2025.1713849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02533" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Giuliano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tonolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Rivilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melosso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tonolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melosso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzzarini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Rivilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meg&#237;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac6186" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Gazzeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc06919e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Melli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningjing Jiang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c05018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Barone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Puzzarini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c07828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alessandrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puzzarini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0075929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Lupi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05417723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>