--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -2380,1416 +2380,1416 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Sahara Occidental. Heuristique de la recherche engagée</w:t>
+                <w:t xml:space="preserve">“ ‘Je me révolte donc nous sommes’ ”. Insurgencia e identidades en la región de Tarfaya (diciembre 1958 - marzo 1959).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Correale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+              <w:t xml:space="preserve">Edicions Bellaterra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco Correale, Alberto López Bargados eds, Rebelarse en el desierto. Movilizaciones populares en el Oeste sahariano, Ediciones Bellaterra, Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.105-130, 2022, 978-84-18723-49-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174205v1</w:t>
+                <w:t xml:space="preserve">hal-03478043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebelarse en el desierto. Argumentos para un inventario de las movilizaciones políticas en el Oeste sahariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto López Bargados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edicions Bellaterra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rebelarse en el desierto Movilizaciones políticas en el Oeste sahariano (1932-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.13-46, 2022, 978-84-18723-49-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03779474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enmascarar el colonialismo. Las ‘Ayudas Sociales’ a la provincia española del Sahara entre 1958 y 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALAADA - El Colegio de Mexico. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. E. Ríos, G. Maire, P. Álvarez, I. Cabaña, M. Gálvez (dir.), Nuevos diálogos: Asia y África desde la mirada latinoamericana, Ciudad de México, El Colegio de México: Centro de Estudios de Asia y África / Santiago del Chile, Alaada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-607-628-578-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulay Sébastien; Correale Francesco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sahara Occidental : conflit oublié, population en mouvement 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université François Rabelais de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-32, 2018, 978-2-86906-688-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfigurations politico-territoriales de l’Ouest saharien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Boulay et F. Correale (dir.), Sahara Occidental. Conflit oublié, population en mouvement, Tours, PUFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashōmon au Sahara occidental : Perspectives, Contradictions et Défis dans l’interprétation du Conflit de 1956-1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto López Bargados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et politique dans l 'ouest saharien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-241, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sahara Occidental : un territoire convoité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armelle Choplin, Nora Mareï, Olivier Pliez (dir.), L’Afrique du Sahel et du Sahara à la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.164-168, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carrefour ouest-saharien au cœur de l’espace web : sources et transmission des savoirs dans la Bibliothèque Digitale Multilingue des Sources Inédites de l’Ouest Saharien (BIBLIMOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidi Mohammed Trache et Jennifer Yanco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours Sahariens. Vues des rives du Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRASC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.315-332, 2016, 978-9931-598-05-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la résistance : un paradigme démodé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier en liberté les mondes méditerranéens. Mélanges offerts à Robert Ilbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.367-378, 2016, 2-85944-949-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrebande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Albera, M. Crivello, M. Tozy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-297, 2016, 978-2-330-06466-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le relazioni &amp;quot;garbate&amp;quot; fra il Sultanato del Marocco e il Regno di Napoli. Diplomazia, religione e rappresentazione nella missione marocchina del 1782</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Cabibbo; Maria Lupi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relazioni religiose nel Mediterraneo. Schiavi, redentori, mediatori (secc. XVI-XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-200, 2012, 978-88-8334-411-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sahara Espagnol : histoire et mémoire du rapport colonial. Un essai d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Caratini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question du pouvoir en Afrique du Nord et de l'Ouest. Du rapport colonial au rapport de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-152, 2009, L'Ouest Saharien, 978-2-29609638-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weapons and “smugglers” throughout Western Sahara. From the anti-colonial resistance to the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdullatif Ahmida. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bridges Across the Sahara: Social, Economic and Cultural impact of the Trans-Sahara Trade during the 19th and 20th Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAMBRIDGE SCHOLARS PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-153, 2009, 978-1-4438-0973-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le panislamisme d’‘Abd al-Malik ben ‘Abd al-Qadir Muhyī al-Dīn (1914-1924). Une alternative au Maroc alaouite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Gandolfi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maroc aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa Editrice Il Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-98, 2008, Quaderni Merifor, 978-88-89465-17-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahara occidentale 2004: l’ONU ancora in ostaggio?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Correale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ottorino Cappelli et Gennaro Gervasio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il primo anno di un network di ricerca coordinato a "L'Orientale" (2003/2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universita' degli Studi di Napoli "L'Orientale" - IL TORCOLIERE - Officine Grafico-Editoriali d'Ateneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.112-118, 2004, OltreMare - Osservatorio Internazionale / EuropaMondo - Osservatorio Internazionale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“ ‘Je me révolte donc nous sommes’ ”. Insurgencia e identidades en la región de Tarfaya (diciembre 1958 - marzo 1959).</w:t>
+                <w:t xml:space="preserve">Du Sahara Occidental. Heuristique de la recherche engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Correale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edicions Bellaterra. </w:t>
-[...1186 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universita' degli Studi di Napoli "L'Orientale" - IL TORCOLIERE - Officine Grafico-Editoriali d'Ateneo</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01086978v1</w:t>
+                <w:t xml:space="preserve">hal-04174205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3820,51 +3820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebelarse en el desierto. Movilizaciones populares en el Oeste sahariano, Ediciones Bellaterra, Barcelona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Correale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto López Bargados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Feliu I Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4148,51 +4148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashōmon au Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Correale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto López Bargados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francesco.correale@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uam.es/ss/Satellite/FilosofiayLetras/es/1234889976149/1242662383467/proyecto/detalle/Estudios_Poscoloniales:_Sahara_Occidental.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unior.it/ateneo/7605/1/membri.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asaiafrica.org/il-direttivo/direttivo-in-carica/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-vdl.fr/content/biblimos-bibliotheque-digitale-multilingue-des-sources-inedites-de-l-ouest-saharien-un" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblimos.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akicrisestoday.com/home.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Correale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62191/ROAPE-2025-0012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bengochea Tirado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Apa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.844" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gimeno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.757" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez Bargados" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/sahara-occidental/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-etrave.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/presentation/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crasc.dz/ouvrages/index.php/fr/accueil/9-sommaire/124-carrefours-sahariens-vues-des-rives-du-sahara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788883344114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=56" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editriceilponte.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unior.it/index2.php?content_id=229&amp;amp;content_id_start=1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Feliu I Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Campos Serrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199846733-0181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniesi.it/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francesco.correale@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uam.es/ss/Satellite/FilosofiayLetras/es/1234889976149/1242662383467/proyecto/detalle/Estudios_Poscoloniales:_Sahara_Occidental.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unior.it/ateneo/7605/1/membri.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asaiafrica.org/il-direttivo/direttivo-in-carica/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msh-vdl.fr/content/biblimos-bibliotheque-digitale-multilingue-des-sources-inedites-de-l-ouest-saharien-un" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://biblimos.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akicrisestoday.com/home.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Correale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62191/ROAPE-2025-0012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bengochea Tirado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Apa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.844" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Gimeno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.757" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez Bargados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/sahara-occidental/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-etrave.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crasc.dz/ouvrages/index.php/fr/accueil/9-sommaire/124-carrefours-sahariens-vues-des-rives-du-sahara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/presentation/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788883344114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=revue&amp;amp;no=56" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editriceilponte.org" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unior.it/index2.php?content_id=229&amp;amp;content_id_start=1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Feliu I Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gonzalez Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Campos Serrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199846733-0181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniesi.it/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>