--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -3466,235 +3466,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552921v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On DoS Resiliency Analysis of Networked Control Systems: Trade-off Between Jamming Actions and Network Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.559-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2911882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986194v1</w:t>
+                <w:t xml:space="preserve">hal-02095972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On DoS Resiliency Analysis of Networked Control Systems: Trade-off Between Jamming Actions and Network Delays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.559-564. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.395--417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2911882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095972v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of Structured Stabilizers for LTI Systems</w:t>
               </w:r>
@@ -3797,51 +3797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\mathcal{L}_2$ State Estimation with Guaranteed Convergence Speed in the Presence of Sporadic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of linear systems in the presence of sporadic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,51 +4239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of continuous-time linear systems subject to input quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,248 +6244,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+                <w:t xml:space="preserve">State Affine Modeling and Observer Design for Hall-Héroult Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.2543-2548, </w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.12020-12025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092417v1</w:t>
+                <w:t xml:space="preserve">hal-02884650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Affine Modeling and Observer Design for Hall-Héroult Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.12020-12025, </w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.2543-2548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884650v1</w:t>
+                <w:t xml:space="preserve">hal-03092417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Dynamical Model for Hysteretic Thermal Shape Memory Alloy Wire Actuators</w:t>
               </w:r>
@@ -6686,261 +6686,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Approach for Online Monitoring of Aluminum Production Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Upper bounds and Cost Evaluation in Dynamic Two-player Zero-sum Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago J. Leudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Roustan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.424-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444509v1</w:t>
+                <w:t xml:space="preserve">hal-03092421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds and Cost Evaluation in Dynamic Two-player Zero-sum Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago J. Leudo</w:t>
+                <w:t xml:space="preserve">Model Based Approach for Online Monitoring of Aluminum Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.424-429, </w:t>
+              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, San Antonio, United States. pp.566-571, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092421v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipativeness and dissipativation of discrete-time switched linear systems</w:t>
               </w:r>
@@ -8350,51 +8350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic output-feedback controller design for continuous-time linear systems with actuator and sensor quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8435,304 +8435,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t>
+                <w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t>
+              <w:t xml:space="preserve">American Control Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767312v1</w:t>
+                <w:t xml:space="preserve">hal-01767333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t>
+                <w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767333v1</w:t>
+                <w:t xml:space="preserve">hal-01767312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based control for linear systems with quantized output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8783,51 +8783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observer with Measurement-triggered Jumps for Linear Systems with Known Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Metals 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.566-571, 2020, 978-3-030-36407-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037915v1</w:t>
@@ -9053,51 +9053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization by Quantized Delayed State Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9328,51 +9328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3285EA2"/>
+    <w:nsid w:val="E6F405CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9559,51 +9559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-ferrante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236031570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Guarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sanfelice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Leomanni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dionigi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Valigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101530" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mandolino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Scholtes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3253250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3154351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pisu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081345" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arcangelo Mandolino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2975815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260671v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2911882" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2925524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seelecke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2713832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2677740" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cartocci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luca Fravolini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-1632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Young Yoon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867775" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1876" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147240" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2335" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1418" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147950" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J. Leudo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.763" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815177" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.786" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795767" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721712v4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550561" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431601" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850393v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619155" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7962955" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261508v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-ferrante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236031570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Guarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sanfelice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Leomanni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dionigi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Valigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101530" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mandolino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Scholtes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3253250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3154351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pisu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081345" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arcangelo Mandolino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2975815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260671v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2911882" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2925524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seelecke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2713832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2677740" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cartocci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luca Fravolini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-1632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Young Yoon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867775" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1876" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147240" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2335" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1418" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147950" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J. Leudo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.763" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815177" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.786" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795767" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721712v4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550561" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431601" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850393v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619155" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7962955" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261508v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>