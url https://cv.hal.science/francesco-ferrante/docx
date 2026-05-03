--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -303,854 +303,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid observer for linear systems under delayed sporadic measurements</w:t>
+                <w:t xml:space="preserve">Quadrotor Control System Design for Robust Monocular Visual Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Guarro</w:t>
+                <w:t xml:space="preserve">Mirko Leomanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo G Sanfelice</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Dionigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Costante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Valigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7213⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2024.3387228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687548v1</w:t>
+                <w:t xml:space="preserve">hal-04608995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-Feedback Stabilization of Stochastically-Sampled Networked Control Systems Under Packet Dropouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himadri Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.127-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3344541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor Control System Design for Robust Monocular Visual Tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampled-data feedback control design in the presence of quantized actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Costante</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2024.3387228⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.101530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608995v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data feedback control design in the presence of quantized actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter Identification for an Uncertain Reaction-Diffusion Equation via Setpoint Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.101530. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1517-1522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687532v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Identification for an Uncertain Reaction-Diffusion Equation via Setpoint Regulation</w:t>
+                <w:t xml:space="preserve">A hybrid observer for linear systems under delayed sporadic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Marcello Guarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+                <w:t xml:space="preserve">Ricardo G Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.1517-1522. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (10), pp.6610-6635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608992v1</w:t>
+                <w:t xml:space="preserve">hal-04687548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design under actuator saturation and multi-rate sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Physics-Based Hybrid Dynamical Model of Hysteresis in Polycrystalline Shape Memory Alloy Wire Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mandolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Rizzello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110767⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2023.3253250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946867v1</w:t>
+                <w:t xml:space="preserve">hal-04103527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physics-Based Hybrid Dynamical Model of Hysteresis in Polycrystalline Shape Memory Alloy Wire Transducers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control design under actuator saturation and multi-rate sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Rizzello</w:t>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.110767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2023.3253250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103527v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output regulation of stochastic sampled-data systems with post-processing internal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himadri Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (November), pp.100866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,368 +1477,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Optimal Control of a Multidimensional Integrator Chain With Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Costante</w:t>
+                <w:t xml:space="preserve">Spectral stabilization of linear transport equations with boundary and in-domain couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3154351⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 360, pp.219-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613031v1</w:t>
+                <w:t xml:space="preserve">hal-03208688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Output Feedback Control Design in the Presence of Sporadic Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Merco</w:t>
+                <w:t xml:space="preserve">Unknown Input Observer Design for a Class of Semilinear Hyperbolic Systems With Dynamic Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3213616⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3227915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826826v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral stabilization of linear transport equations with boundary and in-domain couplings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer Design for Linear Aperiodic Sampled-Data Systems: A Hybrid Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.288⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.470-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208688v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of saturated boundary control for hyperbolic systems with in-domain disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suha Shreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1857,1185 +1818,1224 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 142 (August), pp.110346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Linear Aperiodic Sampled-Data Systems: A Hybrid Systems Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity Stabilization of a Wave Equation with a Nonlinear Dynamic Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081345⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (12), pp.6786-6793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3136086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150185v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer Design for a Class of Semilinear Hyperbolic Systems With Dynamic Boundary Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Angular Speed Estimation of Rigid Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3227915⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1394-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3090034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946853v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of Identical Boundary-Actuated Semilinear Infinite-Dimensional Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Magnetti Gisolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Casadei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Paolo Frasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.1322-1327. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.20628-20635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216429v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Stabilization of a Wave Equation with a Nonlinear Dynamic Boundary Condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization of Identical Boundary-Actuated Semilinear Infinite-Dimensional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3136086⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1322-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349947v2</w:t>
+                <w:t xml:space="preserve">hal-03216429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Angular Speed Estimation of Rigid Bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and observer design for aluminum manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.100611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3090034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03170635v1</w:t>
+                <w:t xml:space="preserve">hal-03664419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of Stability and Safety of Optimal Velocity Model Vehicle Groups on Ring Roads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Delle Monache</w:t>
+                <w:t xml:space="preserve">Leader-Follower Synchronization of a Network of Boundary-Controlled Parabolic Equations With In-Domain Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Frasca</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3192323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.2006-2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940296v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and observer design for aluminum manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Robust Output Feedback Control Design in the Presence of Sporadic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roustan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.12.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3213616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664419v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Synchronization of a Network of Boundary-Controlled Parabolic Equations With In-Domain Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas Kabalan</w:t>
+                <w:t xml:space="preserve">Time-Optimal Control of a Multidimensional Integrator Chain With Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Leomanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Costante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.2006-2011. </w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.2371-2376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3154351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511459v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Design for Conservation Laws in the Presence of Measurement Disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Dynamical Modeling Framework for Shape Memory Alloy Wire Actuated Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Arcangelo Mandolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Rizzello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-020-00269-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.3886-3893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3067254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968550v1</w:t>
+                <w:t xml:space="preserve">hal-03148009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Dynamical Modeling Framework for Shape Memory Alloy Wire Actuated Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary Control Design for Conservation Laws in the Presence of Measurement Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Rizzello</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), pp.3886-3893. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.49-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3067254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-020-00269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148009v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Controller for DOS-Resilient String-Stable Vehicle Platoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Merco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (3), pp.1697-1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,51 +3186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Generalized Holding Devices in Event-Triggered Observer-Based Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.101078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3264,51 +3264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On $L_\infty$ Stabilization of Diagonal Semilinear Hyperbolic Systems by Saturated Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Observer Design for Cascaded ODE-Hyperbolic PDE Systems: A Matrix Inequalities Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3466,408 +3466,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552921v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On DoS Resiliency Analysis of Networked Control Systems: Trade-off Between Jamming Actions and Network Delays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Design of Structured Stabilizers for LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.559-564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2911882⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.289-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2925524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095972v1</w:t>
+                <w:t xml:space="preserve">hal-02155244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On DoS Resiliency Analysis of Networked Control Systems: Trade-off Between Jamming Actions and Network Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.559-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2911882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01986194v1</w:t>
+                <w:t xml:space="preserve">hal-02095972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Structured Stabilizers for LTI Systems</w:t>
+                <w:t xml:space="preserve">On Sensor Quantization in Linear Control Systems: Krasovskii Solutions meet Semidefinite Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
+                <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (2), pp.289-294. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.395--417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2925524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnz003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155244v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\mathcal{L}_2$ State Estimation with Guaranteed Convergence Speed in the Presence of Sporadic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (8), pp.3362-3369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3895,304 +3895,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Interaction Control of a Dielectric Elastomer Actuator With Variable Stiffness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Almost Global Splay State Stabilization of Pulse Coupled Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Naso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Seelecke</w:t>
+                <w:t xml:space="preserve">Yongqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2017.2713832⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.3083-3090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2677740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022349v1</w:t>
+                <w:t xml:space="preserve">hal-02022353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Almost Global Splay State Stabilization of Pulse Coupled Oscillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Interaction Control of a Dielectric Elastomer Actuator With Variable Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Rizzello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongqiang Wang</w:t>
+                <w:t xml:space="preserve">Stefan Seelecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (6), pp.3083-3090. </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.1705-1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2677740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2017.2713832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022353v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of linear systems in the presence of sporadic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73, pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4239,64 +4239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of continuous-time linear systems subject to input quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58, pp.167-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4362,64 +4362,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification for an uncertain reaction-diffusion equation via setpoint regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4552,90 +4552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Feedback Control of a Quadrotor UAV for Autonomous Vision-Based Target Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Leomanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Cartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Costante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Luca Fravolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Alsamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCOND 2022 - IFAC 10th Symposium on Robust Control Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kyoto (Online), Japan. p. 43-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4803,51 +4803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampled-data control design for systems with quantized actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Symposium on System Structure and Control SSSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.37-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4875,317 +4875,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-Output Stability of a Reaction Diffusion Equation with In-domain Disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suha Shreim</w:t>
+                <w:t xml:space="preserve">Output Regulation of Linear Aperiodic Sampled-Data Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himadri Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Young Yoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992442⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Control Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, France. pp.868-873, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827865v1</w:t>
+                <w:t xml:space="preserve">hal-03773890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Regulation of Linear Aperiodic Sampled-Data Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Himadri Basu</w:t>
+                <w:t xml:space="preserve">Input-Output Stability of a Reaction Diffusion Equation with In-domain Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Shreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Se Young Yoon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Control Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Atlanta, France. pp.868-873, </w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.403-408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773890v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection-diffusion Model For Alumina Concentration in Hall-Héroult Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC MMM 2022 - 19th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.150-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5213,2907 +5213,2907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled Control of a twin hull-based Unmanned Surface Vehicle using a Linear Parameter Varying approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Stabilization of the Wave Equation by the Mean of a Saturating Dirichlet Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Cutipa Luque</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_10⟩</w:t>
+              <w:t xml:space="preserve">MICNON 2021 - Third IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274599v1</w:t>
+                <w:t xml:space="preserve">hal-03349953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Based Predictive Controller for Hall-Heroult Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On Angular Speed Estimation of Rigid Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, TX, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329936v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the Wave Equation by the Mean of a Saturating Dirichlet Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
+                <w:t xml:space="preserve">Decoupled Control of a twin hull-based Unmanned Surface Vehicle using a Linear Parameter Varying approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echrak Chnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rodriguez Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cutipa Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2021 - Third IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.394⟩</w:t>
+              <w:t xml:space="preserve">ICMCE 2021 - 10th International Conference on Mechatronics and Control Engineering (ICMCE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lisbon, Portugal. pp.87-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1540-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349953v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Angular Speed Estimation of Rigid Bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer Based Predictive Controller for Hall-Heroult Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. pp.2597-2602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9654935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483898v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary stabilization of systems of high order PDEs arising from flexible robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Observer Design for Systems of Conservation Laws with Lipschitz Nonlinear Boundary Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cristofaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7807-7812, </w:t>
+              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.3431-3436, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509412v1</w:t>
+                <w:t xml:space="preserve">hal-02512847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer design for coupled PDE/ODE linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+                <w:t xml:space="preserve">Design of Saturated Boundary Control for Hyperbolic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Shreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.646-651, </w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.5342--5347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092414v1</w:t>
+                <w:t xml:space="preserve">hal-02893790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Saturated Boundary Control for Hyperbolic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suha Shreim</w:t>
+                <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.5342--5347, </w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.2543-2548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893790v1</w:t>
+                <w:t xml:space="preserve">hal-03092417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Systems of Conservation Laws with Lipschitz Nonlinear Boundary Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State Affine Modeling and Observer Design for Hall-Héroult Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.3431-3436, </w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.12020-12025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512847v1</w:t>
+                <w:t xml:space="preserve">hal-02884650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Wave Equation with a Dynamic Boundary Condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An LMI Approach for Structured $\mathcal{H}_\infty$ State Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.652-657, </w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.4058-4063, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987252v1</w:t>
+                <w:t xml:space="preserve">hal-02884635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI Approach for Structured $\mathcal{H}_\infty$ State Feedback Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of a Wave Equation with a Dynamic Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.4058-4063, </w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.652-657, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884635v1</w:t>
+                <w:t xml:space="preserve">hal-02987252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Affine Modeling and Observer Design for Hall-Héroult Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">A Hybrid Dynamical Model for Hysteretic Thermal Shape Memory Alloy Wire Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Arcangelo Mandolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Roustan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Rizzello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.12020-12025, </w:t>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.8923-8928, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884650v1</w:t>
+                <w:t xml:space="preserve">hal-02516748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+                <w:t xml:space="preserve">LMI-Based Output Feedback Control Design in the Presence of Sporadic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.2543-2548, </w:t>
+              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.3331-3336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092417v1</w:t>
+                <w:t xml:space="preserve">hal-02512846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Dynamical Model for Hysteretic Thermal Shape Memory Alloy Wire Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Arcangelo Mandolino</w:t>
+                <w:t xml:space="preserve">Upper bounds and Cost Evaluation in Dynamic Two-player Zero-sum Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago J. Leudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Rizzello</w:t>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1418⟩</w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.424-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516748v1</w:t>
+                <w:t xml:space="preserve">hal-03092421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Output Feedback Control Design in the Presence of Sporadic Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Merco</w:t>
+                <w:t xml:space="preserve">Model Based Approach for Online Monitoring of Aluminum Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, San Antonio, United States. pp.566-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02512846v1</w:t>
+                <w:t xml:space="preserve">hal-02444509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds and Cost Evaluation in Dynamic Two-player Zero-sum Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago J. Leudo</w:t>
+                <w:t xml:space="preserve">Boundary stabilization of systems of high order PDEs arising from flexible robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.424-429, </w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7807-7812, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092421v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Approach for Online Monitoring of Aluminum Production Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Unknown Input Observer design for coupled PDE/ODE linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, San Antonio, United States. pp.566-571, </w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.646-651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444509v1</w:t>
+                <w:t xml:space="preserve">hal-03092414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipativeness and dissipativation of discrete-time switched linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic reset output feedback with guaranteed convergence rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jungers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.102-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194164v1</w:t>
+                <w:t xml:space="preserve">hal-02137359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic reset output feedback with guaranteed convergence rate</w:t>
+                <w:t xml:space="preserve">Certifying Optimality in Hybrid Control Systems via Lyapunov-like Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.102-107, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.763⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.245-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137359v1</w:t>
+                <w:t xml:space="preserve">hal-02137357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Design for Linear 1-D Balance Laws in the Presence of In-Domain Disturbances</w:t>
+                <w:t xml:space="preserve">Boundary Observer Design for Coupled ODEs-Hyperbolic PDEs Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2412-2417, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796072⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2418-2423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085135v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Aware Control Design for String Stabilization in Vehicle Platoons: An LMI Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Merco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2019 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.539-544, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC.2019.8815177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying Optimality in Hybrid Control Systems via Lyapunov-like Conditions</w:t>
+                <w:t xml:space="preserve">Boundary Control Design for Linear 1-D Balance Laws in the Presence of In-Domain Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.786⟩</w:t>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2412-2417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137357v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Observer Design for Coupled ODEs-Hyperbolic PDEs Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DoS-Resilient Hybrid Controller for String-Stable Connected Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV 2019 - 30th IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1639-1644</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085133v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoS-Resilient Hybrid Controller for String-Stable Connected Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Merco</w:t>
+                <w:t xml:space="preserve">Dissipativeness and dissipativation of discrete-time switched linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2019 - 30th IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1639-1644</w:t>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.5760-5765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096505v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Estimation of Linear Systems over a Network subject to Sporadic Measurements, Delays, and Clock Mismatches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary Control Design for Linear Conservation Laws in the Presence of Energy-Bounded Measurement Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.6550-6555</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850400v1</w:t>
+                <w:t xml:space="preserve">hal-01880804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Regional Stabilization of Linear Systems with Actuator Saturation and Multi-Rate Samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721712v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Design for Linear Conservation Laws in the Presence of Energy-Bounded Measurement Noise</w:t>
+                <w:t xml:space="preserve">On the Optimality of Lyapunov-based Feedback Laws for Constrained Difference Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3435-3440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880804v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optimality of Lyapunov-based Feedback Laws for Constrained Difference Inclusions</w:t>
+                <w:t xml:space="preserve">Cost Evaluation for Hybrid Inclusions: A Lyapunov Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3435-3440, </w:t>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.855-860, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721704v1</w:t>
+                <w:t xml:space="preserve">hal-01850393v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Evaluation for Hybrid Inclusions: A Lyapunov Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State Estimation of Linear Systems over a Network subject to Sporadic Measurements, Delays, and Clock Mismatches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Guarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo G Sanfelice</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.855-860, </w:t>
+              <w:t xml:space="preserve">NecSys 2018 - 7th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Groningen, Netherlands. pp.313-318, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850393v3</w:t>
+                <w:t xml:space="preserve">hal-01850400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Robust Minimum-time Control for a Class of Non-Exponentially Unstable Planar Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.139-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8138,90 +8138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction control of a dielectric elastomer membrane with variable stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Rizzello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Naso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Seelecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.210-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8268,51 +8268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid systems approach to splay state stabilization of pulse coupled oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, France. pp.1763-1768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8350,64 +8350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic output-feedback controller design for continuous-time linear systems with actuator and sensor quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1663-1668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8435,464 +8435,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t>
+                <w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767333v1</w:t>
+                <w:t xml:space="preserve">hal-01767312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid observer with a continuous intersample injection in the presence of sporadic measurements</w:t>
+                <w:t xml:space="preserve">Observer-based control design for linear systems in the presence of limited measurement streams and intermittent input access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5654-5659, </w:t>
+              <w:t xml:space="preserve">American Control Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.4689-4694, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2015.7172068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767312v1</w:t>
+                <w:t xml:space="preserve">hal-01767333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control for linear systems with quantized output</w:t>
+                <w:t xml:space="preserve">An Observer with Measurement-triggered Jumps for Linear Systems with Known Input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.964-969</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911570v2</w:t>
+                <w:t xml:space="preserve">hal-00911851v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Observer with Measurement-triggered Jumps for Linear Systems with Known Input</w:t>
+                <w:t xml:space="preserve">Observer-based control for linear systems with quantized output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.140-145</w:t>
+              <w:t xml:space="preserve">European Control Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.964-969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911851v3</w:t>
+                <w:t xml:space="preserve">hal-00911570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8910,126 +8910,126 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Approach for Online Monitoring of Aluminum Production Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Metals 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.566-571, 2020, 978-3-030-36407-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-36408-3_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037915v1</w:t>
@@ -9053,64 +9053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization by Quantized Delayed State Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer, pp.135-149, 2016, Advances in Delays and Dynamics, 978-3-319-32372-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9328,51 +9328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6F405CB"/>
+    <w:nsid w:val="62ADBEB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9559,51 +9559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-ferrante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236031570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Guarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sanfelice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Leomanni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dionigi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Valigi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101530" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mandolino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Scholtes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3253250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3154351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pisu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081345" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arcangelo Mandolino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2975815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260671v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2911882" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2925524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seelecke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2713832" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2677740" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cartocci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luca Fravolini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-1632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Young Yoon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867775" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1876" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147240" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2335" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1418" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147950" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J. Leudo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.763" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815177" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.786" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795767" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721712v4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550561" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431601" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850393v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619155" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7962955" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261508v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-ferrante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236031570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Leomanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dionigi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Valigi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Guarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sanfelice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mandolino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Scholtes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3253250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pisu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3154351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arcangelo Mandolino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067254" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2975815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260671v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2925524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2911882" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2677740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seelecke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2713832" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cartocci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luca Fravolini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-1632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Young Yoon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867775" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147240" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2335" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147950" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J. Leudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304374" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.763" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795767" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815177" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721712v4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550561" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431601" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850393v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619155" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7962955" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261508v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>