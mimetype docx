--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -303,278 +303,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor Control System Design for Robust Monocular Visual Tracking</w:t>
+                <w:t xml:space="preserve">Output-Feedback Stabilization of Stochastically-Sampled Networked Control Systems Under Packet Dropouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Leomanni</w:t>
+                <w:t xml:space="preserve">Himadri Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Costante</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2024.3387228⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.127-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3344541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608995v1</w:t>
+                <w:t xml:space="preserve">hal-04687559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-Feedback Stabilization of Stochastically-Sampled Networked Control Systems Under Packet Dropouts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadrotor Control System Design for Robust Monocular Visual Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Leomanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himadri Basu</w:t>
+                <w:t xml:space="preserve">Alberto Dionigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+                <w:t xml:space="preserve">Gabriele Costante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Valigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.127-132. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3344541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2024.3387228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687559v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampled-data feedback control design in the presence of quantized actuators</w:t>
               </w:r>
@@ -1080,77 +1080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output regulation of stochastic sampled-data systems with post-processing internal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himadri Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (November), pp.100866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1581,209 +1581,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer Design for a Class of Semilinear Hyperbolic Systems With Dynamic Boundary Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer Design for Linear Aperiodic Sampled-Data Systems: A Hybrid Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3227915⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.470-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946853v1</w:t>
+                <w:t xml:space="preserve">hal-03150185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Linear Aperiodic Sampled-Data Systems: A Hybrid Systems Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unknown Input Observer Design for a Class of Semilinear Hyperbolic Systems With Dynamic Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.470-475. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3227915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150185v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of saturated boundary control for hyperbolic systems with in-domain disturbances</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and observer design for aluminum manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,64 +2666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Optimal Control of a Multidimensional Integrator Chain With Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Leomanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Costante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4552,90 +4552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Feedback Control of a Quadrotor UAV for Autonomous Vision-Based Target Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Leomanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Cartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Costante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Luca Fravolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Regulation of Linear Aperiodic Sampled-Data Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himadri Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5574,51 +5574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5659,356 +5659,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Systems of Conservation Laws with Lipschitz Nonlinear Boundary Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Saturated Boundary Control for Hyperbolic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Shreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.3431-3436, </w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.5342--5347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512847v1</w:t>
+                <w:t xml:space="preserve">hal-02893790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Saturated Boundary Control for Hyperbolic Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer Design for Systems of Conservation Laws with Lipschitz Nonlinear Boundary Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.5342--5347, </w:t>
+              <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. pp.3431-3436, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893790v1</w:t>
+                <w:t xml:space="preserve">hal-02512847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An LMI Approach for Structured $\mathcal{H}_\infty$ State Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ravazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.2543-2548, </w:t>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.4058-4063, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092417v1</w:t>
+                <w:t xml:space="preserve">hal-02884635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Affine Modeling and Observer Design for Hall-Héroult Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas José da Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,131 +6088,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI Approach for Structured $\mathcal{H}_\infty$ State Feedback Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Quantization in Discrete-Time Control Systems: Stability Analysis of Ternary Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Valmorbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Dabbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.4058-4063, </w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.2543-2548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884635v1</w:t>
+                <w:t xml:space="preserve">hal-03092417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Wave Equation with a Dynamic Boundary Condition</w:t>
               </w:r>
@@ -6653,51 +6653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7011,313 +7011,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying Optimality in Hybrid Control Systems via Lyapunov-like Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network Aware Control Design for String Stabilization in Vehicle Platoons: An LMI Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.245-250, </w:t>
+              <w:t xml:space="preserve">ACC 2019 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.539-544, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2019.8815177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137357v1</w:t>
+                <w:t xml:space="preserve">hal-01997377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Observer Design for Coupled ODEs-Hyperbolic PDEs Systems</w:t>
+                <w:t xml:space="preserve">Certifying Optimality in Hybrid Control Systems via Lyapunov-like Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2418-2423, </w:t>
+              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.245-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085133v1</w:t>
+                <w:t xml:space="preserve">hal-02137357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Aware Control Design for String Stabilization in Vehicle Platoons: An LMI Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary Observer Design for Coupled ODEs-Hyperbolic PDEs Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Pisu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2019 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.539-544, </w:t>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2418-2423, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2019.8815177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997377v1</w:t>
+                <w:t xml:space="preserve">hal-02085133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Control Design for Linear 1-D Balance Laws in the Presence of In-Domain Disturbances</w:t>
               </w:r>
@@ -7578,213 +7578,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Design for Linear Conservation Laws in the Presence of Energy-Bounded Measurement Noise</w:t>
+                <w:t xml:space="preserve">Hybrid Regional Stabilization of Linear Systems with Actuator Saturation and Multi-Rate Samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880804v1</w:t>
+                <w:t xml:space="preserve">hal-01721712v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Regional Stabilization of Linear Systems with Actuator Saturation and Multi-Rate Samplers</w:t>
+                <w:t xml:space="preserve">Boundary Control Design for Linear Conservation Laws in the Presence of Energy-Bounded Measurement Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.6550-6555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721712v4</w:t>
+                <w:t xml:space="preserve">hal-01880804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimality of Lyapunov-based Feedback Laws for Constrained Difference Inclusions</w:t>
               </w:r>
@@ -8949,51 +8949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9328,51 +9328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62ADBEB9"/>
+    <w:nsid w:val="E91799D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9559,51 +9559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-ferrante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236031570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Leomanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dionigi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Valigi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Guarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sanfelice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mandolino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Scholtes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3253250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227915" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pisu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3154351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arcangelo Mandolino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067254" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2975815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260671v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2925524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2911882" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2677740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seelecke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2713832" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cartocci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luca Fravolini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-1632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Young Yoon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867775" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147240" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2335" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147950" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J. Leudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304374" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.763" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795767" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815177" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721712v4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550561" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431601" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850393v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619155" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7962955" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261508v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-ferrante" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-2070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236031570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Basu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3344541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Leomanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dionigi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Valigi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2024.3387228" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04608992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Guarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Sanfelice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mandolino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Scholtes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2023.3253250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3183937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03150185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3227915" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3090034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Magnetti Gisolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Delle Monache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Frasca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3192323" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jos&#233; da Silva Moreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roustan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pisu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3213616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3154351" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arcangelo Mandolino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067254" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2975815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260671v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ravazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dabbene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2925524" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2911882" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2881184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2677740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seelecke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2713832" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.05.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cartocci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Luca Fravolini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-1632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Young Yoon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867775" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274599v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez Canales" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cutipa Luque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1540-6_10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roustan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2335" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.736" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304125" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147950" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago J. Leudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36408-3_78" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304374" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.763" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2019.8815177" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.786" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795767" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721712v4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550561" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431601" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850393v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619155" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.12.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092902v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7962955" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403106" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767333v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7172068" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911851v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911570v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01261508v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>