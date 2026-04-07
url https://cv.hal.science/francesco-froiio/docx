--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,851 +66,851 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hydromechanical finite element formulation for localized internal erosion in porous media, with application to backward piping in cofferdams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.2020031422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A finite element method for localized erosion in porous media with applications to backward piping in levees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Francesco Rotunno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (1), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical experiment of backward erosion piping: kinematics and micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Francesco Rotunno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-019-01071-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-grade elasticity revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Zervos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.748-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286518754616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of backward front propagation in piping erosion by DEM-LBM coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Kien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7-8), pp.960 - 987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1248794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and Mechanical Behaviour of Granular Materials: Some Insights from Numerical Studies of Simple Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dequeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Views on Microstructures in Granular Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-224, 2020, Advances in Mechanics and Mathematics, 978-3-030-49266-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49267-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Approach for the Analysis of Piping Erosion in Hydraulic Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Francesco Rotunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli, Cristina Jommi, Donatella Sterpi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWG-IE 2018: Internal Erosion in Earthdams, Dikes and Levees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Springer International Publishing, pp.159-167, 2019, Lecture Notes in Civil Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100050v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">hal-01815617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -928,103 +928,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des renards hydrauliques : vers une approche discrète couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Kien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vincens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1049,64 +1049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental response of a model granular material by stress probing with DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM-ISIMM Symposium on mathematical modeling and physical instances of granular flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.183-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,64 +1140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental response of granular materials: DEM results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1222,51 +1222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical photogrammetry in laboratory experiences on 2D slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Froiio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dequeker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Rotunno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2020031422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01071-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2864" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Zervos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518754616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1248794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Froiio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2020031422" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084683v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Rotunno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01071-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Zervos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518754616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1248794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dequeker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>