--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -818,209 +818,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDEs WITH SINGULAR COEFFICIENTS: THE MARTINGALE PROBLEM VIEW AND THE STOCHASTIC DYNAMICS VIEW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Issoglio</w:t>
+                <w:t xml:space="preserve">ROUGH PATHS AND SYMMETRIC-STRATONOVICH INTEGRALS DRIVEN BY SINGULAR COVARIANCE GAUSSIAN PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10959-024-01325-5⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.1197-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/23-BEJ1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758091v3</w:t>
+                <w:t xml:space="preserve">hal-03694046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROUGH PATHS AND SYMMETRIC-STRATONOVICH INTEGRALS DRIVEN BY SINGULAR COVARIANCE GAUSSIAN PROCESSES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">SDEs WITH SINGULAR COEFFICIENTS: THE MARTINGALE PROBLEM VIEW AND THE STOCHASTIC DYNAMICS VIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (2), pp.1197-1230. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/23-BEJ1629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10959-024-01325-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694046v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758091v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Dirichlet processes and generalized martingale problems</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PDE WITH DRIFT OF NEGATIVE BESOV INDEX AND LINEAR GROWTH SOLUTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,51 +1188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McKean SDEs with singular coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,521 +1871,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martingale driven BSDEs, PDEs and other related deterministic problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barrasso</w:t>
+                <w:t xml:space="preserve">Smoothness of densities for path-dependent SDEs under Hörmander's condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelina Shamarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281 (11), pp.109225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2021.109225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566883v2</w:t>
+                <w:t xml:space="preserve">hal-04489383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully backward representation of semilinear PDEs applied to the control of thermostatic loads in power systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">BSDEs with no driving martingale, Markov processes and associated Pseudo Partial Differential Equations. Part II: Decoupled mild solutions and Examples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.1110-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-021-01092-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/mcma-2021-2095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03210302v2</w:t>
+                <w:t xml:space="preserve">hal-01505974v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSDEs with no driving martingale, Markov processes and associated Pseudo Partial Differential Equations. Part II: Decoupled mild solutions and Examples.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barrasso</w:t>
+                <w:t xml:space="preserve">A fully backward representation of semilinear PDEs applied to the control of thermostatic loads in power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Izydorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.347-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mcma-2021-2095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10959-021-01092-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505974v4</w:t>
+                <w:t xml:space="preserve">hal-03210302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothness of densities for path-dependent SDEs under Hörmander's condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Shamarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281 (11), pp.109225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfa.2021.109225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489383v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothness of densities for path-dependent SDEs under Hörmander's condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">Martingale driven BSDEs, PDEs and other related deterministic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelina Shamarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.193-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2021.109225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03950660v1</w:t>
+                <w:t xml:space="preserve">hal-01566883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROUGH PATHS AND REGULARIZATION</w:t>
               </w:r>
@@ -2579,51 +2579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feynman-Kac result via Markov BSDEs with generalized driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,131 +2954,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward Feynman-Kac type representation for semilinear nonconservative Partial Differential Equations</w:t>
+                <w:t xml:space="preserve">Discrete-type approximations for non-Markovian optimal stopping problems: Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lecavil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Dorival Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (4), pp.981-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17442508.2019.1594809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2019.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353757v4</w:t>
+                <w:t xml:space="preserve">hal-04489379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness of a class of McKean Feynman-Kac equations</w:t>
               </w:r>
@@ -3153,304 +3153,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895210v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-type approximations for non-Markovian optimal stopping problems: Part I</w:t>
+                <w:t xml:space="preserve">Forward Feynman-Kac type representation for semilinear nonconservative Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorival Leão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">Anthony Lecavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (4), pp.981-1005. </w:t>
+              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpr.2019.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17442508.2019.1594809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489379v1</w:t>
+                <w:t xml:space="preserve">hal-01353757v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path dependent equations driven by Hölder processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Andretto Castrequini</w:t>
+                <w:t xml:space="preserve">STRONG-VISCOSITY SOLUTIONS: SEMILINEAR PARABOLIC PDEs AND PATH-DEPENDENT PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (2), pp.323-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388433v1</w:t>
+                <w:t xml:space="preserve">hal-01145301v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRONG-VISCOSITY SOLUTIONS: SEMILINEAR PARABOLIC PDEs AND PATH-DEPENDENT PDEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cosso</w:t>
+                <w:t xml:space="preserve">Path dependent equations driven by Hölder processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Andretto Castrequini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.480-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2019.1585263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145301v3</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some loci of rational cubic fourfolds</w:t>
               </w:r>
@@ -3534,252 +3534,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-type approximations for non-Markovian optimal stopping problems: Part I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">Path-dependent Martingale Problems and Additive Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpr.2019.57⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.1950027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493719500278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572450v1</w:t>
+                <w:t xml:space="preserve">hal-01775200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-dependent Martingale Problems and Additive Functionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barrasso</w:t>
+                <w:t xml:space="preserve">Discrete-type approximations for non-Markovian optimal stopping problems: Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorival Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (4), pp.981-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2019.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219493719500278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01775200v1</w:t>
+                <w:t xml:space="preserve">hal-02572450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo Algorithms for Forward Feynman-Kac type representation for semilinear nonconservative Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecavil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,794 +4210,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness for a class of stochastic Fokker-Planck and porous media equations</w:t>
+                <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes and convolution type processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Röckner</w:t>
+                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (3), pp.1049-1062. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (1), pp.325-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-016-0372-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358705v1</w:t>
+                <w:t xml:space="preserve">hal-01330684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly probabilistic representation for the stochastic porous media type equation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Röckner</w:t>
+                <w:t xml:space="preserve">Multidimensional stochastic differential equations with distributional drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Flandoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-AIHP783⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 369 (3), pp.1655-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/tran/6729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352670v1</w:t>
+                <w:t xml:space="preserve">hal-00935399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional stochastic differential equations with distributional drift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Issoglio</w:t>
+                <w:t xml:space="preserve">Particle system algorithm and chaos propagation related to non-conservative McKean type stochastic differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/tran/6729⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), Stochastics and partial differential equations: Analysis and Computation., vol. 5 (1), pp. 1-37, Springer-Verlag, mar, 2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-016-0079-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935399v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle system algorithm and chaos propagation related to non-conservative McKean type stochastic differential equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Infinite Dimensional Weak Dirichlet Processes and Convolution Type Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40072-016-0079-9⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (1), pp.325-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241704v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Weak Dirichlet Processes and Convolution Type Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+                <w:t xml:space="preserve">A note on time-dependent additive functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Communications on Stochastic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.313-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31390/cosa.11.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309384v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes and convolution type processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+                <w:t xml:space="preserve">Weak Dirichlet processes with jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127 (1), pp.325-357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12, pp.4139-4189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330684v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241073v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on time-dependent additive functionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barrasso</w:t>
+                <w:t xml:space="preserve">Uniqueness for a class of stochastic Fokker-Planck and porous media equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Röckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Stochastic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31390/cosa.11.3.04⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1049-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-016-0372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574964v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Dirichlet processes with jumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Bandini</w:t>
+                <w:t xml:space="preserve">Doubly probabilistic representation for the stochastic porous media type equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Röckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.4139-4189. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/16-AIHP783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241073v3</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptic PDEs with distributional drift and backward SDEs driven by a càdlàg martingale with random terminal time</w:t>
               </w:r>
@@ -5074,51 +5074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HJB equations in infinite dimension and optimal control of stochastic evolution equations via generalized Fukushima decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5159,447 +5159,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSDEs, càdlàg martingale problems and orthogonalisation under basis risk.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Laachir</w:t>
+                <w:t xml:space="preserve">Probabilistic representation of a class of non conservative nonlinear Partial Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.308-356. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.1189-1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140996239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v13-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086227v2</w:t>
+                <w:t xml:space="preserve">hal-01241701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic representation of a class of non conservative nonlinear Partial Differential Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">BSDEs, càdlàg martingale problems and orthogonalisation under basis risk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Laachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.1189-1233. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.308-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v13-43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/140996239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241701v2</w:t>
+                <w:t xml:space="preserve">hal-01086227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XJC-correspondence</w:t>
+                <w:t xml:space="preserve">Cripto is essential to capture mouse epiblast stem cell and human embryonic stem cell pluripotency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pirio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Fiorenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina d'Aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Acampora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Bassalert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/crelle-2014-0052⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348148v1</w:t>
+                <w:t xml:space="preserve">hal-01923147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cripto is essential to capture mouse epiblast stem cell and human embryonic stem cell pluripotency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The XJC-correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Bassalert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Pirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.12589. </w:t>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (716), pp.229-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/crelle-2014-0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923147v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL ITÔ VERSUS BANACH SPACE STOCHASTIC CALCULUS AND STRICT SOLUTIONS OF SEMILINEAR PATH-DEPENDENT EQUATIONS</w:t>
               </w:r>
@@ -5767,64 +5767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stochastic porous media equation in $\R^d$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Röckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5865,134 +5865,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadro-quadric cremona transformations in low dimensions via the JC-correspondence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Pirio</w:t>
+                <w:t xml:space="preserve">Variance Optimal Hedging for discrete time processes with independent increments. Application to Electricity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/aif.2839⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Computational Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.71-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21314/JCF.2013.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709666v1</w:t>
+                <w:t xml:space="preserve">inria-00473032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized covariation for Banach space valued processes, Itô formula and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6008,191 +6021,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00545660v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSDEs under partial information and financial applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Cretarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance optimal hedging for continuous time additive processes and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,204 +6229,191 @@
               <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (1), pp.147--185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17442508.2013.774402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Optimal Hedging for discrete time processes with independent increments. Application to Electricity Markets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Quadro-quadric cremona transformations in low dimensions via the JC-correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Computational Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (2), pp.71-111. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.71-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21314/JCF.2013.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/aif.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473032v2</w:t>
+                <w:t xml:space="preserve">hal-00709666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covariation for Banach space valued processes and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6460,64 +6460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GKW representation theorem and linear BSDEs under restricted information. An application to risk-minimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ceci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Cretarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6558,265 +6558,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some expectation and derivative operators related to integral representations of random variables with respect to a PII process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Probabilistic and deterministic algorithms for space multidimensional irregular porous media equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07362994.2013.741395⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.3-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-013-0001-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665852v1</w:t>
+                <w:t xml:space="preserve">hal-00723821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic and deterministic algorithms for space multidimensional irregular porous media equation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cuvelier</w:t>
+                <w:t xml:space="preserve">On some expectation and derivative operators related to integral representations of random variables with respect to a PII process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (1), pp.3-62. </w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.108--141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40072-013-0001-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2013.741395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723821v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Fokker-Planck equation with measurable coefficients and applications to the fast diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6854,51 +6854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic representation for solutions of an irregular porous media type equation: the degenerate case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Roeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,222 +6952,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00410248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clark-Ocone type formula for non-semimartingales with finite quadratic variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On stochastic calculus related to financial assets without semimartingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Coviello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.032⟩</w:t>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135, pp.733-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00484993v2</w:t>
+                <w:t xml:space="preserve">inria-00564756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stochastic calculus related to financial assets without semimartingales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clark-Ocone type formula for non-semimartingales with finite quadratic variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135, pp.733-774. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (3-4), pp.209-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2011.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00564756v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00484993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the regularity of stochastic currents, fractional Brownian motion and applications to a turbulence model</w:t>
               </w:r>
@@ -8568,246 +8568,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential twist of probability measures: drift correction in term of a generalized gradient. Complete version</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Stochastic transport by Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Flandoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644249v2</w:t>
+                <w:t xml:space="preserve">hal-04108818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An entropy penalized approach for stochastic optimization with marginal law constraints. Complete version</w:t>
+                <w:t xml:space="preserve">Exponential twist of probability measures: drift correction in term of a generalized gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993222v1</w:t>
+                <w:t xml:space="preserve">hal-04644249v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McKean-Vlasov equations with singular coefficients - a review of recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8920,132 +8907,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic transport by Gaussian noise with regularity greater than 1/2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Flandoli</w:t>
+                <w:t xml:space="preserve">An entropy penalized approach for stochastic optimization with marginal law constraints. Complete version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108818v2</w:t>
+                <w:t xml:space="preserve">hal-04993222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate McKean-Vlasov equations with drift in anisotropic negative Besov spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pagliarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9516,51 +9516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic representation of a class of non conservative nonlinear Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecavil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9598,220 +9598,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian and non-Gaussian processes of zero power variation, and related stochastic calculus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic Fokker-Planck equation and double probabilistic representation for the stochastic porous media type equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Röckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024974v1</w:t>
+                <w:t xml:space="preserve">hal-00981113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic Fokker-Planck equation and double probabilistic representation for the stochastic porous media type equation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian and non-Gaussian processes of zero power variation, and related stochastic calculus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederi Viens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981113v1</w:t>
+                <w:t xml:space="preserve">hal-01024974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes, stochastic PDEs and optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10181,64 +10181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic algorithm approximating solutions of a singular PDE of porous media type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10432,51 +10432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{Probabilistic representation for solutions of an irregular porous media type equation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Röckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10507,51 +10507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Optimal Hedging for continuous time processes with independent increments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10589,220 +10589,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiener integrals, Malliavin calculus and covariance measure structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOME PARABOLIC PDEs WHOSE DRIFT IS AN IRREGULAR RANDOM NOISE IN SPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Tudor</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Trutnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078163v2</w:t>
+                <w:t xml:space="preserve">hal-00019856v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME PARABOLIC PDEs WHOSE DRIFT IS AN IRREGULAR RANDOM NOISE IN SPACE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wiener integrals, Malliavin calculus and covariance measure structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Trutnau</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019856v3</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling financial assets without semimartingale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Coviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10827,177 +10827,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-semimartingales: stochastic differential equations and weak Dirichlet processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosanna Coviello</w:t>
+                <w:t xml:space="preserve">Verification Theorems for Stochastic Optimal Control Problems via a Time Dependent Fukushima - Dirichlet Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020068v1</w:t>
+                <w:t xml:space="preserve">hal-00022840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification Theorems for Stochastic Optimal Control Problems via a Time Dependent Fukushima - Dirichlet Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fausto Gozzi</w:t>
+                <w:t xml:space="preserve">Non-semimartingales: stochastic differential equations and weak Dirichlet processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Coviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022840v1</w:t>
+                <w:t xml:space="preserve">hal-00020068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Dirichlet processes with a stochastic control perspective.</w:t>
               </w:r>
@@ -11148,51 +11148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01FFD4BD"/>
+    <w:nsid w:val="023153B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11379,51 +11379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-7465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066847133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim/seminars" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~russo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637897v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1696676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193113v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1741364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019358v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bandini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2397984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493725500194" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ohashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Teixeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-025-00386-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758091v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Issoglio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01325-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694046v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1629" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660061v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104261" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0910-585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306570v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844769v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383626v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431559v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.3.1.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465590v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902615v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Izydorczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00736-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493722500071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566883v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.11.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210302v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2021-2095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505974v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01092-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Shamarova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2021.109225" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260855v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.2.4.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762783v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rose-2020-2028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786119v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774823v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09775-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bezerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francys de Souza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09764-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01353757v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecavil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2019.1594809" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895210v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lieber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorival Le&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.57" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andretto Castrequini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2019.1585263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145301v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Staglian&#242;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1707-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500278" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01586861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2018-0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laachir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs6010027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241076v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/17-BEJ937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226154v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Flandoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0724-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2018.09.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R&#246;ckner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0372-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP783" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935399v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6729" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241704v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-016-0079-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01574964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/cosa.11.3.04" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241073v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023176v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wurzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493717500307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086227v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996239" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241701v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v13-43" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pirio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fiorenzano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pascale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Aniello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acampora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bassalert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12589" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025716500247" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438532v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921597v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2839" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545660v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ceci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cretarola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.03.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2013.774402" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473032v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JCF.2013.261" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493713500196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00665852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.741395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaribi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuvelier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0001-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645483v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roeckner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0291-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484993v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Coviello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2011.06.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gubinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kruk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian A. Tudor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.03.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2005.11.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2004.06.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1068646366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87432-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09446-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang (ed.)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi (ed.)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644249v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108818v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398701v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Trevisani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285204v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosestolato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257465v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933678v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01142337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024974v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Brzezniak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Goldys" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Peszat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouknine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Trutnau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535806v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473947v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279975v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078163v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019856v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020068v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022840v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-7465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066847133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim/seminars" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~russo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637897v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1696676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193113v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1741364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019358v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bandini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2397984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493725500194" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ohashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Teixeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-025-00386-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694046v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758091v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Issoglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01325-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660061v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104261" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0910-585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306570v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844769v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383626v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431559v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.3.1.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465590v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902615v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Izydorczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00736-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493722500071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Shamarova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2021.109225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505974v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01092-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210302v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2021-2095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566883v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260855v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.2.4.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762783v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rose-2020-2028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786119v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774823v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09775-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bezerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francys de Souza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09764-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorival Le&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895210v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lieber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01353757v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecavil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2019.1594809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145301v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andretto Castrequini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2019.1585263" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Staglian&#242;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1707-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01586861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2018-0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laachir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs6010027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241076v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/17-BEJ937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226154v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Flandoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0724-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2018.09.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935399v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6729" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241704v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-016-0079-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01574964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/cosa.11.3.04" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241073v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R&#246;ckner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0372-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023176v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wurzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493717500307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241701v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v13-43" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086227v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996239" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fiorenzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pascale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Aniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acampora" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bassalert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12589" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pirio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025716500247" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438532v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921597v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473032v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JCF.2013.261" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545660v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ceci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cretarola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.03.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2013.774402" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2839" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493713500196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaribi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuvelier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0001-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00665852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.741395" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645483v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roeckner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0291-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Coviello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2011.06.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484993v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gubinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kruk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian A. Tudor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.03.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2005.11.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2004.06.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1068646366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87432-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09446-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang (ed.)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi (ed.)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108818v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644249v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398701v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Trevisani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285204v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosestolato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257465v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933678v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01142337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Brzezniak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Goldys" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Peszat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouknine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Trutnau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535806v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473947v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279975v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019856v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078163v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>