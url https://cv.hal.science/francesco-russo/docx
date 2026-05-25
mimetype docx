--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1975,326 +1975,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSDEs with no driving martingale, Markov processes and associated Pseudo Partial Differential Equations. Part II: Decoupled mild solutions and Examples.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barrasso</w:t>
+                <w:t xml:space="preserve">Smoothness of densities for path-dependent SDEs under Hörmander's condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelina Shamarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10959-021-01092-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281 (11), pp.109225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2021.109225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505974v4</w:t>
+                <w:t xml:space="preserve">hal-03950660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully backward representation of semilinear PDEs applied to the control of thermostatic loads in power systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">BSDEs with no driving martingale, Markov processes and associated Pseudo Partial Differential Equations. Part II: Decoupled mild solutions and Examples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mcma-2021-2095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.1110-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-021-01092-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210302v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505974v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothness of densities for path-dependent SDEs under Hörmander's condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">A fully backward representation of semilinear PDEs applied to the control of thermostatic loads in power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Izydorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelina Shamarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2021.109225⟩</w:t>
+              <w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.347-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mcma-2021-2095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950660v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martingale driven BSDEs, PDEs and other related deterministic problems</w:t>
               </w:r>
@@ -2482,209 +2482,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About classical solutions of the path-dependent heat equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Di Girolami</w:t>
+                <w:t xml:space="preserve">A Feynman-Kac result via Markov BSDEs with generalized driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Operators and Stochastic Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/rose-2020-2028⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.728-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/19-BEJ1150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762783v3</w:t>
+                <w:t xml:space="preserve">hal-01786119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Feynman-Kac result via Markov BSDEs with generalized driver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Issoglio</w:t>
+                <w:t xml:space="preserve">About classical solutions of the path-dependent heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.728-766. </w:t>
+              <w:t xml:space="preserve">Random Operators and Stochastic Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.35-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/19-BEJ1150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/rose-2020-2028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786119v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762783v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupled mild solutions of path-dependent PDEs and IPDEs represented by BSDEs driven by cadlag martingales.</w:t>
               </w:r>
@@ -2755,226 +2755,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-type Approximations for Non-Markovian Optimal Stopping Problems: Part II</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">The identification problem for BSDEs driven by possibly non quasi-left-continuous random measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francys de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.2040011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953350v1</w:t>
+                <w:t xml:space="preserve">hal-02448562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identification problem for BSDEs driven by possibly non quasi-left-continuous random measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Bandini</w:t>
+                <w:t xml:space="preserve">Discrete-type Approximations for Non-Markovian Optimal Stopping Problems: Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francys de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.1221-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-019-09764-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448562v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-type approximations for non-Markovian optimal stopping problems: Part I</w:t>
               </w:r>
@@ -3257,499 +3257,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353757v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRONG-VISCOSITY SOLUTIONS: SEMILINEAR PARABOLIC PDEs AND PATH-DEPENDENT PDEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cosso</w:t>
+                <w:t xml:space="preserve">Some loci of rational cubic fourfolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Staglianò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.165-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-018-1707-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145301v3</w:t>
+                <w:t xml:space="preserve">hal-01145459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path dependent equations driven by Hölder processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Andretto Castrequini</w:t>
+                <w:t xml:space="preserve">STRONG-VISCOSITY SOLUTIONS: SEMILINEAR PARABOLIC PDEs AND PATH-DEPENDENT PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (2), pp.323-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388433v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145301v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some loci of rational cubic fourfolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Bolognesi</w:t>
+                <w:t xml:space="preserve">Path dependent equations driven by Hölder processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Andretto Castrequini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Staglianò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 373, pp.165-190. </w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.480-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-018-1707-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2019.1585263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145459v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-dependent Martingale Problems and Additive Functionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barrasso</w:t>
+                <w:t xml:space="preserve">Discrete-type approximations for non-Markovian optimal stopping problems: Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorival Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219493719500278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (4), pp.981-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2019.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775200v1</w:t>
+                <w:t xml:space="preserve">hal-02572450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-type approximations for non-Markovian optimal stopping problems: Part I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">Path-dependent Martingale Problems and Additive Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpr.2019.57⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.1950027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493719500278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572450v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo Algorithms for Forward Feynman-Kac type representation for semilinear nonconservative Partial Differential Equations</w:t>
               </w:r>
@@ -4301,508 +4301,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional stochastic differential equations with distributional drift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Issoglio</w:t>
+                <w:t xml:space="preserve">A note on time-dependent additive functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 369 (3), pp.1655-1688. </w:t>
+              <w:t xml:space="preserve">Communications on Stochastic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.313-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/tran/6729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31390/cosa.11.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935399v2</w:t>
+                <w:t xml:space="preserve">hal-01574964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle system algorithm and chaos propagation related to non-conservative McKean type stochastic differential equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Weak Dirichlet processes with jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), Stochastics and partial differential equations: Analysis and Computation., vol. 5 (1), pp. 1-37, Springer-Verlag, mar, 2017. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.4139-4189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40072-016-0079-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241704v2</w:t>
+                <w:t xml:space="preserve">hal-01241073v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Dimensional Weak Dirichlet Processes and Convolution Type Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
+                <w:t xml:space="preserve">Multidimensional stochastic differential equations with distributional drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Flandoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 369 (3), pp.1655-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/tran/6729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309384v1</w:t>
+                <w:t xml:space="preserve">hal-00935399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on time-dependent additive functionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barrasso</w:t>
+                <w:t xml:space="preserve">Particle system algorithm and chaos propagation related to non-conservative McKean type stochastic differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Stochastic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), Stochastics and partial differential equations: Analysis and Computation., vol. 5 (1), pp. 1-37, Springer-Verlag, mar, 2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-016-0079-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31390/cosa.11.3.04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574964v1</w:t>
+                <w:t xml:space="preserve">hal-01241704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Dirichlet processes with jumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Bandini</w:t>
+                <w:t xml:space="preserve">Infinite Dimensional Weak Dirichlet Processes and Convolution Type Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12, pp.4139-4189. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 127 (1), pp.325-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2016.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01241073v3</w:t>
+                <w:t xml:space="preserve">halshs-01309384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness for a class of stochastic Fokker-Planck and porous media equations</w:t>
               </w:r>
@@ -5969,317 +5969,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized covariation for Banach space valued processes, Itô formula and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Di Girolami</w:t>
+                <w:t xml:space="preserve">BSDEs under partial information and financial applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Cretarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2014.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545660v4</w:t>
+                <w:t xml:space="preserve">hal-00822988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSDEs under partial information and financial applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Cretarola</w:t>
+                <w:t xml:space="preserve">Variance optimal hedging for continuous time additive processes and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (1), pp.147--185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17442508.2013.774402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2014.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822988v1</w:t>
+                <w:t xml:space="preserve">hal-00786177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance optimal hedging for continuous time additive processes and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Generalized covariation for Banach space valued processes, Itô formula and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17442508.2013.774402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00786177v1</w:t>
+                <w:t xml:space="preserve">inria-00545660v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadro-quadric cremona transformations in low dimensions via the JC-correspondence</w:t>
               </w:r>
@@ -6356,51 +6356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covariation for Banach space valued processes and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,64 +6460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GKW representation theorem and linear BSDEs under restricted information. An application to risk-minimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Cretarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6558,265 +6558,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic and deterministic algorithms for space multidimensional irregular porous media equation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cuvelier</w:t>
+                <w:t xml:space="preserve">On some expectation and derivative operators related to integral representations of random variables with respect to a PII process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40072-013-0001-7⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.108--141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2013.741395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723821v1</w:t>
+                <w:t xml:space="preserve">hal-00665852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some expectation and derivative operators related to integral representations of random variables with respect to a PII process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Probabilistic and deterministic algorithms for space multidimensional irregular porous media equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31, pp.108--141. </w:t>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.3-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07362994.2013.741395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40072-013-0001-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665852v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Fokker-Planck equation with measurable coefficients and applications to the fast diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6952,222 +6952,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00410248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On stochastic calculus related to financial assets without semimartingales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Clark-Ocone type formula for non-semimartingales with finite quadratic variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (3-4), pp.209-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00564756v1</w:t>
+                <w:t xml:space="preserve">inria-00484993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clark-Ocone type formula for non-semimartingales with finite quadratic variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">On stochastic calculus related to financial assets without semimartingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Coviello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 349 (3-4), pp.209-214. </w:t>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135, pp.733-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulsci.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00484993v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00564756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the regularity of stochastic currents, fractional Brownian motion and applications to a turbulence model</w:t>
               </w:r>
@@ -8534,2553 +8534,2641 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic transport by Gaussian noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Flandoli</w:t>
+                <w:t xml:space="preserve">A non-local singular non-linear Fokker-Planck PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108818v3</w:t>
+                <w:t xml:space="preserve">hal-05617547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential twist of probability measures: drift correction in term of a generalized gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Stochastic transport by Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Flandoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644249v3</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">McKean-Vlasov equations with singular coefficients - a review of recent results</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exponential twist of probability measures: drift correction in term of a generalized gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bondi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05191872v1</w:t>
+                <w:t xml:space="preserve">hal-04644249v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward stochastic integration for adapted processes w.r.t. Riemann-Liouville fractional Brownian motion (Full version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">McKean-Vlasov equations with singular coefficients - a review of recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Issoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428334v1</w:t>
+                <w:t xml:space="preserve">hal-05191872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An entropy penalized approach for stochastic optimization with marginal law constraints. Complete version</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">Forward stochastic integration for adapted processes w.r.t. Riemann-Liouville fractional Brownian motion (Full version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993222v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate McKean-Vlasov equations with drift in anisotropic negative Besov spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Pagliarani</w:t>
+                <w:t xml:space="preserve">An entropy penalized approach for stochastic optimization with marginal law constraints. Complete version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398701v2</w:t>
+                <w:t xml:space="preserve">hal-04993222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-dependent Hamilton-Jacobi-Bellman equation: Uniqueness of Crandall-Lions viscosity solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Rosestolato</w:t>
+                <w:t xml:space="preserve">Degenerate McKean-Vlasov equations with drift in anisotropic negative Besov spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Issoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pagliarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Trevisani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285204v3</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE L 2 -NORM OF THE FORWARD STOCHASTIC INTEGRAL W.R.T. FRACTIONAL BROWNIAN MOTION H &amp;gt; 1 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ohashi</w:t>
+                <w:t xml:space="preserve">Path-dependent Hamilton-Jacobi-Bellman equation: Uniqueness of Crandall-Lions viscosity solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rosestolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264824v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285204v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isometry of symmetric-Stratonovich integrals w.r.t. Fractional Brownian motion $H&amp;lt; \frac{1}{2}$</w:t>
+                <w:t xml:space="preserve">THE L 2 -NORM OF THE FORWARD STOCHASTIC INTEGRAL W.R.T. FRACTIONAL BROWNIAN MOTION H &amp;gt; 1 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257465v1</w:t>
+                <w:t xml:space="preserve">hal-04264824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path-dependent SDEs with jumps and irregular drift: well-posedness and Dirichlet properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Bandini</w:t>
+                <w:t xml:space="preserve">The isometry of symmetric-Stratonovich integrals w.r.t. Fractional Brownian motion $H&amp;lt; \frac{1}{2}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ohashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederi Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840544v1</w:t>
+                <w:t xml:space="preserve">hal-04257465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularization approach to functional Itô calculus and strong-viscosity solutions to path-dependent PDEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cosso</w:t>
+                <w:t xml:space="preserve">Path-dependent SDEs with jumps and irregular drift: well-posedness and Dirichlet properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933678v2</w:t>
+                <w:t xml:space="preserve">hal-03840544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic representation of a class of non conservative nonlinear Partial Differential Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">A regularization approach to functional Itô calculus and strong-viscosity solutions to path-dependent PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142337v1</w:t>
+                <w:t xml:space="preserve">hal-00933678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic Fokker-Planck equation and double probabilistic representation for the stochastic porous media type equation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Röckner</w:t>
+                <w:t xml:space="preserve">Probabilistic representation of a class of non conservative nonlinear Partial Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981113v1</w:t>
+                <w:t xml:space="preserve">hal-01142337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian and non-Gaussian processes of zero power variation, and related stochastic calculus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic Fokker-Planck equation and double probabilistic representation for the stochastic porous media type equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Röckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024974v1</w:t>
+                <w:t xml:space="preserve">hal-00981113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes, stochastic PDEs and optimal control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian and non-Gaussian processes of zero power variation, and related stochastic calculus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederi Viens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720490v2</w:t>
+                <w:t xml:space="preserve">hal-01024974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic representation for solutions of a porous media type equation with Neumann boundary condition: the case of the half-line.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ciotir</w:t>
+                <w:t xml:space="preserve">Infinite dimensional weak Dirichlet processes, stochastic PDEs and optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812842v1</w:t>
+                <w:t xml:space="preserve">hal-00720490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order PDEs with Dirichlet White Noise Boundary Condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Szymon Peszat</w:t>
+                <w:t xml:space="preserve">Probabilistic representation for solutions of a porous media type equation with Neumann boundary condition: the case of the half-line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ciotir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825120v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On countably skewed Brownian motion with accumulation point.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Ouknine</w:t>
+                <w:t xml:space="preserve">Second Order PDEs with Dirichlet White Noise Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdzislaw Brzezniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Goldys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szymon Peszat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850095v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized covariation and extended Fukushima decompositions for Banach valued processes. Application to windows of Dirichlet processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Di Girolami</w:t>
+                <w:t xml:space="preserve">On countably skewed Brownian motion with accumulation point.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ouknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Trutnau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00594871v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic algorithm approximating solutions of a singular PDE of porous media type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cuvelier</w:t>
+                <w:t xml:space="preserve">Generalized covariation and extended Fukushima decompositions for Banach valued processes. Application to windows of Dirichlet processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Di Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535806v1</w:t>
+                <w:t xml:space="preserve">inria-00594871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malliavin-Skorohod calculus and Paley-Wiener integral for covariance singular processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ida Kruk</w:t>
+                <w:t xml:space="preserve">A probabilistic algorithm approximating solutions of a singular PDE of porous media type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540914v1</w:t>
+                <w:t xml:space="preserve">inria-00535806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite dimensional stochastic calculus via regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malliavin-Skorohod calculus and Paley-Wiener integral for covariance singular processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00473947v1</w:t>
+                <w:t xml:space="preserve">inria-00540914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Probabilistic representation for solutions of an irregular porous media type equation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infinite dimensional stochastic calculus via regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Di Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279975v2</w:t>
+                <w:t xml:space="preserve">inria-00473947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Optimal Hedging for continuous time processes with independent increments and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+                <w:t xml:space="preserve">{Probabilistic representation for solutions of an irregular porous media type equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Röckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437984v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME PARABOLIC PDEs WHOSE DRIFT IS AN IRREGULAR RANDOM NOISE IN SPACE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance Optimal Hedging for continuous time processes with independent increments and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019856v3</w:t>
+                <w:t xml:space="preserve">inria-00437984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiener integrals, Malliavin calculus and covariance measure structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOME PARABOLIC PDEs WHOSE DRIFT IS AN IRREGULAR RANDOM NOISE IN SPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Tudor</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Trutnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078163v2</w:t>
+                <w:t xml:space="preserve">hal-00019856v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling financial assets without semimartingale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosanna Coviello</w:t>
+                <w:t xml:space="preserve">Wiener integrals, Malliavin calculus and covariance measure structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Kruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Tudor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082050v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification Theorems for Stochastic Optimal Control Problems via a Time Dependent Fukushima - Dirichlet Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fausto Gozzi</w:t>
+                <w:t xml:space="preserve">Modeling financial assets without semimartingale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Coviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022840v1</w:t>
+                <w:t xml:space="preserve">hal-00082050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-semimartingales: stochastic differential equations and weak Dirichlet processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosanna Coviello</w:t>
+                <w:t xml:space="preserve">Verification Theorems for Stochastic Optimal Control Problems via a Time Dependent Fukushima - Dirichlet Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020068v1</w:t>
+                <w:t xml:space="preserve">hal-00022840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-semimartingales: stochastic differential equations and weak Dirichlet processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Coviello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weak Dirichlet processes with a stochastic control perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Gozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11148,51 +11236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="023153B5"/>
+    <w:nsid w:val="8A6076FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11379,51 +11467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-7465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066847133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim/seminars" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~russo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637897v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1696676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193113v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1741364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019358v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bandini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2397984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493725500194" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ohashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Teixeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-025-00386-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694046v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758091v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Issoglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01325-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660061v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104261" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0910-585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306570v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844769v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383626v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431559v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.3.1.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465590v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902615v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Izydorczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00736-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493722500071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Shamarova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2021.109225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505974v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01092-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210302v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2021-2095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950660v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566883v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260855v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.2.4.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762783v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rose-2020-2028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786119v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774823v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09775-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bezerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francys de Souza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09764-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorival Le&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895210v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lieber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01353757v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecavil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2019.1594809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145301v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andretto Castrequini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2019.1585263" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Staglian&#242;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1707-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01586861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2018-0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laachir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs6010027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241076v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/17-BEJ937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226154v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Flandoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0724-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2018.09.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935399v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6729" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241704v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-016-0079-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01574964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/cosa.11.3.04" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241073v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R&#246;ckner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0372-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023176v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wurzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493717500307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241701v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v13-43" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086227v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996239" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fiorenzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pascale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Aniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acampora" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bassalert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12589" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pirio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025716500247" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438532v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921597v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473032v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JCF.2013.261" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545660v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ceci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cretarola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.03.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2013.774402" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2839" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493713500196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaribi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuvelier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0001-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00665852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.741395" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645483v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roeckner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0291-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Coviello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2011.06.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484993v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gubinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kruk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian A. Tudor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.03.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2005.11.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2004.06.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1068646366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87432-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09446-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang (ed.)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi (ed.)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108818v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644249v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428334v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398701v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Trevisani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285204v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosestolato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257465v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933678v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01142337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825120v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Brzezniak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Goldys" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Peszat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouknine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Trutnau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535806v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473947v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279975v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019856v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078163v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francesco-russo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9890-7465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066847133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim/seminars" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/sdaim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~russo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637897v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ciccarella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1696676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193113v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1741364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019358v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bandini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2397984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493725500194" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ohashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Teixeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-025-00386-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694046v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1629" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758091v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Issoglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01325-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660061v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104261" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/die037-0910-585" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306570v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AIHP1293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844769v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383626v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cosso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431559v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.3.1.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465590v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902615v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Izydorczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00736-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493722500071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Shamarova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2021.109225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505974v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-021-01092-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210302v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2021-2095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566883v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.11.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260855v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O Gomes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.2.4.01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786119v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762783v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Di Girolami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rose-2020-2028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774823v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09775-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bezerra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francys de Souza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09764-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorival Le&#227;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2019.57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895210v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lieber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01353757v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecavil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2019.1594809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolognesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Staglian&#242;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1707-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145301v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andretto Castrequini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2019.1585263" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500278" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01586861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2018-0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laachir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs6010027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241076v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/17-BEJ937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226154v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Flandoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0724-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exmath.2018.09.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fabbri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.06.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01574964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/cosa.11.3.04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241073v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.04.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935399v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6729" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241704v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-016-0079-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R&#246;ckner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0372-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP783" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023176v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wurzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493717500307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447562v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1113801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241701v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v13-43" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086227v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140996239" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fiorenzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Pascale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Aniello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acampora" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bassalert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12589" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pirio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025716500247" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438532v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederi Viens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921597v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473032v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JCF.2013.261" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ceci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cretarola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.03.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2013.774402" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545660v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2839" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780430v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-013-0472-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493713500196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00665852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2013.741395" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaribi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuvelier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-013-0001-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645483v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roeckner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0291-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484993v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Coviello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2011.06.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gubinelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kruk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian A. Tudor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.03.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2005.11.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gradinaru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2004.06.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091324v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aop/1068646366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87432-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09446-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272999v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Dalang (ed.)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dozzi (ed.)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bondi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108818v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644249v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique da Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398701v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Trevisani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285204v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosestolato" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257465v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933678v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01142337v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720490v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciotir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825120v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Brzezniak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Goldys" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Peszat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850095v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouknine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Trutnau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540914v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279975v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437984v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019856v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078163v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082050v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022840v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>