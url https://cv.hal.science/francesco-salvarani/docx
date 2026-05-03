--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 60 (2), pp.473-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2026008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -607,200 +607,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964237v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE RELAXATION OF THE MAXWELL-STEFAN SYSTEM TO LINEAR DIFFUSION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence and uniqueness analysis of a non-isothermal cross-diffusion system of Maxwell–Stefan type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsha Hutridurga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Jacinta Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 75, pp.108-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791067v1</w:t>
+                <w:t xml:space="preserve">hal-01977661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and uniqueness analysis of a non-isothermal cross-diffusion system of Maxwell–Stefan type</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ON THE RELAXATION OF THE MAXWELL-STEFAN SYSTEM TO LINEAR DIFFUSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jacinta Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75, pp.108-113</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2018.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977661v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential relaxation to self-similarity for the superquadratic fragmentation equation</w:t>
               </w:r>
@@ -1796,265 +1796,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE PERIODIC HOMOGENIZATION OF THE MAXWELL-STEFAN EQUATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion asymptotics of a kinetic model for gas-particle mixtures with energy exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Massimini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174623v1</w:t>
+                <w:t xml:space="preserve">hal-05004987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A KINETIC THEORY APPROACH TO CONSENSUS FORMATION IN FINANCIAL MARKETS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON THE PERIODIC HOMOGENIZATION OF THE MAXWELL-STEFAN EQUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Salvarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Attali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Salvarani</w:t>
+                <w:t xml:space="preserve">Claudia Nocita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007660v2</w:t>
+                <w:t xml:space="preserve">hal-05174623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion asymptotics of a kinetic model for gas-particle mixtures with energy exchanges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A KINETIC THEORY APPROACH TO CONSENSUS FORMATION IN FINANCIAL MARKETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Massimini</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004987v2</w:t>
+                <w:t xml:space="preserve">hal-05007660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar solutions, regularity and time asymptotics for a nonlinear diffusion equation arising in game theory</w:t>
               </w:r>
@@ -2921,177 +2921,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diffusive limit of Carleman-type models in the range of very fast diffusion equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE ROSSELAND LIMIT FOR RADIATIVE TRANSFER IN GRAY MATTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Golse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272382v2</w:t>
+                <w:t xml:space="preserve">hal-00268799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ROSSELAND LIMIT FOR RADIATIVE TRANSFER IN GRAY MATTER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diffusive limit of Carleman-type models in the range of very fast diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Toscani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268799v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3721,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borsoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2026008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1416102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-022-00733-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491580v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pouradier Duteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964237v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00277-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jacinta Soares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.05.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766211v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0825-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704952v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674093v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0608-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1427" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44D733B9FB8EC6AD0D989DA7D843D97C4B541EBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256584v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/4/007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nocita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007660v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Attali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004987v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Fontelos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04039996v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Braghini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503673v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tonon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803456v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601490v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687566v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mokhtar-Kharroubi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375063v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272382v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928227v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00767589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772350_0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavi&#263;-&#268;oli&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201310172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4946-3_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borsoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathiaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2026008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1416102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-022-00733-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491580v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Pouradier Duteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964237v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-019-00277-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Hutridurga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jacinta Soares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2018.05.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860231v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.08.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766211v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0825-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704952v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674093v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0608-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.05.070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1427" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44D733B9FB8EC6AD0D989DA7D843D97C4B541EBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256584v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/20/4/007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugo Yasuda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004987v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Massimini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nocita" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007660v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Attali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Fontelos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04039996v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Braghini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503673v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tonon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803456v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601490v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687566v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mokhtar-Kharroubi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375063v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272382v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Toscani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928227v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00767589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812772350_0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavi&#263;-&#268;oli&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201310172" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4946-3_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>