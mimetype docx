--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -651,209 +651,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+                <w:t xml:space="preserve">Articuler quantitatif et qualitatif. Méthodes et pratiques dans l’évaluation des politiques de l’emploi en France (2008-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves de Curraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/fas.2025.7⟩</w:t>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (15), pp.117-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18609-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518367v2</w:t>
+                <w:t xml:space="preserve">hal-05128791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler quantitatif et qualitatif. Méthodes et pratiques dans l’évaluation des politiques de l’emploi en France (2008-2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves de Curraize</w:t>
+                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-économie du travail </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (15), pp.117-159. </w:t>
+              <w:t xml:space="preserve">Finance and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18609-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/fas.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128791v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not a steamroller, a 3D process: Scientization at the Bank of England</w:t>
               </w:r>
@@ -1183,256 +1183,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Decades of Economic Research at the Bank of England</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Acosta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-40. </w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13-3, pp.723-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-10956544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.15635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919394v1</w:t>
+                <w:t xml:space="preserve">hal-04319028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Six Decades of Economic Research at the Bank of England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13-3, pp.723-768. </w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.15635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00182702-10956544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319028v1</w:t>
+                <w:t xml:space="preserve">hal-03919394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Write Your Model Almost as You Would on Paper and Dynare Will Take Care of the Rest!” A History of the Dynare Software</w:t>
               </w:r>
@@ -1639,51 +1639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-country modelling at the Commission of the European communities: Centralised and decentralised approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Rancan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,191 +3266,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Write Your Model Almost as You Would on Paper and Dynare Will Take Care of the Rest !</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc: An Oral History (1969-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computerization of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Université Paris Est Créteil, Créteil, Unknown Region</w:t>
+              <w:t xml:space="preserve">XI Encuentro de la Asociación Ibérica de Historia del Pensamiento Económico (AIHPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425390v1</w:t>
+                <w:t xml:space="preserve">hal-04317123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc: An Oral History (1969-1983)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Write Your Model Almost as You Would on Paper and Dynare Will Take Care of the Rest !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Encuentro de la Asociación Ibérica de Historia del Pensamiento Económico (AIHPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">The Computerization of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Université Paris Est Créteil, Créteil, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317123v1</w:t>
+                <w:t xml:space="preserve">hal-04425390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scientization of Central Banks</w:t>
               </w:r>
@@ -3899,83 +3899,83 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083645v1</w:t>
+                <w:t xml:space="preserve">hal-05083645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSGE Models and the Lucas Critique. A Historical Appraisal</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Curraize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boumans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rancan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2022.2108869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9308995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8538" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1651365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.6351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63091-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Curraize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boumans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rancan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2022.2108869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9308995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8538" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1651365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.6351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63091-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>