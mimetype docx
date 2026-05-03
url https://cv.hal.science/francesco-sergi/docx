--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -228,151 +228,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lucas and the Twist of Modeling Methodology. On some Econometric Methods and Problems in New Classical Macroeconomics</w:t>
+                <w:t xml:space="preserve">L'histoire (faussement) naïve des modèles DSGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01244393v1</w:t>
+                <w:t xml:space="preserve">halshs-01222798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire (faussement) naïve des modèles DSGE</w:t>
+                <w:t xml:space="preserve">Robert Lucas and the Twist of Modeling Methodology. On some Econometric Methods and Problems in New Classical Macroeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01222798v1</w:t>
+                <w:t xml:space="preserve">halshs-01244393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticizing the Lucas Critique: Macroeconometricians' Response to Robert Lucas</w:t>
               </w:r>
@@ -651,209 +651,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler quantitatif et qualitatif. Méthodes et pratiques dans l’évaluation des politiques de l’emploi en France (2008-2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves de Curraize</w:t>
+                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-économie du travail </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18609-0⟩</w:t>
+              <w:t xml:space="preserve">Finance and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fas.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128791v1</w:t>
+                <w:t xml:space="preserve">hal-04518367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+                <w:t xml:space="preserve">Articuler quantitatif et qualitatif. Méthodes et pratiques dans l’évaluation des politiques de l’emploi en France (2008-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves de Curraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (15), pp.117-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/fas.2025.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18609-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518367v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not a steamroller, a 3D process: Scientization at the Bank of England</w:t>
               </w:r>
@@ -2895,165 +2895,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Europe. The French Contribution to European Multi-Country Macroeconometric Modelling</w:t>
+                <w:t xml:space="preserve">Model Transfer in Macroeconomics. Policymaking Institutions, Multi-Country Models, and Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHET 2023. Fifteen years after the Global Financial Crisis: Recessions and Business Cycles in the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2023, Liège (HEC Management School), France</w:t>
+              <w:t xml:space="preserve">Model Transfer and Its Challenges in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz University Hannover, Nov 2023, Hannover - Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317111v1</w:t>
+                <w:t xml:space="preserve">hal-04317093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Transfer in Macroeconomics. Policymaking Institutions, Multi-Country Models, and Computers</w:t>
+                <w:t xml:space="preserve">Modelling Europe. The French Contribution to European Multi-Country Macroeconometric Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Transfer and Its Challenges in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz University Hannover, Nov 2023, Hannover - Germany, Germany</w:t>
+              <w:t xml:space="preserve">ESHET 2023. Fifteen years after the Global Financial Crisis: Recessions and Business Cycles in the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2023, Liège (HEC Management School), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317093v1</w:t>
+                <w:t xml:space="preserve">hal-04317111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Europe. The French Contribution to European Multi-Country Macroeconometric Modelling</w:t>
               </w:r>
@@ -3102,355 +3102,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Write Your Model Almost as YouWould on Paper and Dynare Will Take Care of the Rest !</w:t>
+                <w:t xml:space="preserve">Write Your Model Almost as You Would on Paper and Dynare Will Take Care of the Rest !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Colloque international de l’Association Charles Gides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Université Paris I Panthéon Sorbonne, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">The Computerization of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Université Paris Est Créteil, Créteil, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425391v1</w:t>
+                <w:t xml:space="preserve">hal-04425390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Build Your DSGE Model in Ten Minutes’: The Role of Dynare in the Development of the Dynamic Stochastic General Equilibrium Approach</w:t>
+                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc: An Oral History (1969-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markets, Productivity, and Happiness in a Historical Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">XI Encuentro de la Asociación Ibérica de Historia del Pensamiento Económico (AIHPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319033v1</w:t>
+                <w:t xml:space="preserve">hal-04317123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc: An Oral History (1969-1983)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Write Your Model Almost as YouWould on Paper and Dynare Will Take Care of the Rest !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Encuentro de la Asociación Ibérica de Historia del Pensamiento Económico (AIHPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">19e Colloque international de l’Association Charles Gides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Université Paris I Panthéon Sorbonne, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317123v1</w:t>
+                <w:t xml:space="preserve">hal-04425391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Write Your Model Almost as You Would on Paper and Dynare Will Take Care of the Rest !</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Build Your DSGE Model in Ten Minutes’: The Role of Dynare in the Development of the Dynamic Stochastic General Equilibrium Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computerization of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Université Paris Est Créteil, Créteil, Unknown Region</w:t>
+              <w:t xml:space="preserve">Markets, Productivity, and Happiness in a Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425390v1</w:t>
+                <w:t xml:space="preserve">hal-04319033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scientization of Central Banks</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Curraize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boumans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rancan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2022.2108869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9308995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8538" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1651365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.6351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63091-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Curraize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boumans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rancan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2022.2108869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9308995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8538" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1651365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.6351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63091-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>