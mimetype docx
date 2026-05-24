--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -228,151 +228,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire (faussement) naïve des modèles DSGE</w:t>
+                <w:t xml:space="preserve">Robert Lucas and the Twist of Modeling Methodology. On some Econometric Methods and Problems in New Classical Macroeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01222798v1</w:t>
+                <w:t xml:space="preserve">halshs-01244393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lucas and the Twist of Modeling Methodology. On some Econometric Methods and Problems in New Classical Macroeconomics</w:t>
+                <w:t xml:space="preserve">L'histoire (faussement) naïve des modèles DSGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01244393v1</w:t>
+                <w:t xml:space="preserve">halshs-01222798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticizing the Lucas Critique: Macroeconometricians' Response to Robert Lucas</w:t>
               </w:r>
@@ -2895,165 +2895,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Transfer in Macroeconomics. Policymaking Institutions, Multi-Country Models, and Computers</w:t>
+                <w:t xml:space="preserve">Modelling Europe. The French Contribution to European Multi-Country Macroeconometric Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Transfer and Its Challenges in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz University Hannover, Nov 2023, Hannover - Germany, Germany</w:t>
+              <w:t xml:space="preserve">ESHET 2023. Fifteen years after the Global Financial Crisis: Recessions and Business Cycles in the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2023, Liège (HEC Management School), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317093v1</w:t>
+                <w:t xml:space="preserve">hal-04317111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Europe. The French Contribution to European Multi-Country Macroeconometric Modelling</w:t>
+                <w:t xml:space="preserve">Model Transfer in Macroeconomics. Policymaking Institutions, Multi-Country Models, and Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHET 2023. Fifteen years after the Global Financial Crisis: Recessions and Business Cycles in the History of Economic Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2023, Liège (HEC Management School), France</w:t>
+              <w:t xml:space="preserve">Model Transfer and Its Challenges in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz University Hannover, Nov 2023, Hannover - Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317111v1</w:t>
+                <w:t xml:space="preserve">hal-04317093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Europe. The French Contribution to European Multi-Country Macroeconometric Modelling</w:t>
               </w:r>
@@ -3102,355 +3102,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Write Your Model Almost as You Would on Paper and Dynare Will Take Care of the Rest !</w:t>
+                <w:t xml:space="preserve">Write Your Model Almost as YouWould on Paper and Dynare Will Take Care of the Rest !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computerization of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Université Paris Est Créteil, Créteil, Unknown Region</w:t>
+              <w:t xml:space="preserve">19e Colloque international de l’Association Charles Gides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Université Paris I Panthéon Sorbonne, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425390v1</w:t>
+                <w:t xml:space="preserve">hal-04425391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc: An Oral History (1969-1983)</w:t>
+                <w:t xml:space="preserve">‘Build Your DSGE Model in Ten Minutes’: The Role of Dynare in the Development of the Dynamic Stochastic General Equilibrium Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Encuentro de la Asociación Ibérica de Historia del Pensamiento Económico (AIHPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">Markets, Productivity, and Happiness in a Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317123v1</w:t>
+                <w:t xml:space="preserve">hal-04319033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Write Your Model Almost as YouWould on Paper and Dynare Will Take Care of the Rest !</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer Operators and Software Engineers at Data Resources Inc: An Oral History (1969-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Colloque international de l’Association Charles Gides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Université Paris I Panthéon Sorbonne, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">XI Encuentro de la Asociación Ibérica de Historia del Pensamiento Económico (AIHPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425391v1</w:t>
+                <w:t xml:space="preserve">hal-04317123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Build Your DSGE Model in Ten Minutes’: The Role of Dynare in the Development of the Dynamic Stochastic General Equilibrium Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Write Your Model Almost as You Would on Paper and Dynare Will Take Care of the Rest !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markets, Productivity, and Happiness in a Historical Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Economic Thought (ESHET), Jun 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">The Computerization of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Université Paris Est Créteil, Créteil, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319033v1</w:t>
+                <w:t xml:space="preserve">hal-04425390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scientization of Central Banks</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Curraize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boumans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rancan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2022.2108869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9308995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8538" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1651365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.6351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425390v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63091-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sa&#239;di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2025.105224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Curraize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Boumans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dechaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15684" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rancan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2022.2108869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9308995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837221000079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.8538" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1651365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.6351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Passard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63091-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>