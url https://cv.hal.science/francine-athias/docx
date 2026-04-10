--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -225,411 +225,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et résolution de problèmes en SEGPA</w:t>
+                <w:t xml:space="preserve">Saut informationnel et impavidité de la professeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rey</w:t>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREM, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque international en l’hommage à l’oeuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200628v1</w:t>
+                <w:t xml:space="preserve">hal-05200526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion et robotique pédagogique dans la classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création et résolution de problèmes en SEGPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inclusion et situations de vulnérabilité en contexte éducatif pluriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’étude du pôle Didactique et Education, Apr 2025, Besancon, France</w:t>
+              <w:t xml:space="preserve">Journée de l'IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREM, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200560v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saut informationnel et impavidité de la professeure</w:t>
+                <w:t xml:space="preserve">Les conceptions de la recherche à l’œuvre dans la formation à et par la recherche : table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en l’hommage à l’oeuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Bordeaaux, France</w:t>
+              <w:t xml:space="preserve">Former à et par la recherche. Mutations sociales et institutionnelles dans les Inspé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'étude de l'AECSE, 2025, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200526v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions de la recherche à l’œuvre dans la formation à et par la recherche : table ronde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion et robotique pédagogique dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former à et par la recherche. Mutations sociales et institutionnelles dans les Inspé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d'étude de l'AECSE, 2025, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Inclusion et situations de vulnérabilité en contexte éducatif pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude du pôle Didactique et Education, Apr 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200549v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ingénierie coopérative pour travailler les robots de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -680,51 +680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un usage de robot de sol dans une visée inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -775,51 +775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l'efficacité de la pratique en création-résolution de problèmes à l'école primaire : la recherche DEEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -900,51 +900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collectif pour travailler algorithmique et connaissances spatiales avec les robots de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séminaires de l'IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Rougnand, Jun 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1090,51 +1090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem posing at elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,1542 +1192,1542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et déplacement d'un robot de sol</w:t>
+                <w:t xml:space="preserve">Un système hypermédia, une représentation de la pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Jussy</w:t>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Troisème congrès internationale TACD, Nov 2023, Brest, France. pp.85-96</w:t>
+              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507934v1</w:t>
+                <w:t xml:space="preserve">hal-04667346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système hypermédia, une représentation de la pratique ?</w:t>
+                <w:t xml:space="preserve">Représentation et déplacement d'un robot de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">Vanessa Jussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Troisème congrès internationale TACD, Nov 2023, Brest, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667346v1</w:t>
+                <w:t xml:space="preserve">hal-04507934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative Problem Posing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment articuler socle commun et discipline ? Le cas d’une séquence d’EPS en escalade.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Musard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les didactiques face à l’évolution des curriculums. savoir(s) et pratiques pour entrer dans la complexité du monde.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507954v1</w:t>
+                <w:t xml:space="preserve">hal-04508327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
+                <w:t xml:space="preserve">Multiplicative Problem Posing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maths en l'IR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales APMEP, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507936v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment articuler socle commun et discipline ? Le cas d’une séquence d’EPS en escalade.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un travail conjoint entre professeurs et chercheurs pour élaborer des séquences de mathématiques à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Musard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francine Athias</w:t>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bezeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Saffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les didactiques face à l’évolution des curriculums. savoir(s) et pratiques pour entrer dans la complexité du monde.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève, France</w:t>
+              <w:t xml:space="preserve">Maths en l'IR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales APMEP, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508327v1</w:t>
+                <w:t xml:space="preserve">hal-04507936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser un jeu numérique sur tablette avec des élèves ayant des difficultés d'apprentissage</w:t>
+                <w:t xml:space="preserve">Créer des problèmes additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin</w:t>
+              <w:t xml:space="preserve">Colloque inernational COPIRELM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955852v1</w:t>
+                <w:t xml:space="preserve">hal-03841043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer des problèmes additifs</w:t>
+                <w:t xml:space="preserve">Utiliser un jeu numérique sur tablette avec des élèves ayant des difficultés d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inernational COPIRELM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841043v1</w:t>
+                <w:t xml:space="preserve">hal-03955852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir une droite grâce à l’usage de la règle et de la géométrie dynamique en CM2</w:t>
+                <w:t xml:space="preserve">Un travail d’enquête en géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été de Didactique des Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France. pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175031v1</w:t>
+                <w:t xml:space="preserve">hal-03176087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail d’enquête en géométrie</w:t>
+                <w:t xml:space="preserve">Compétences et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La TACD en questions, questions à la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France. pp.29-43</w:t>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176087v1</w:t>
+                <w:t xml:space="preserve">hal-03176083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques. Le cas des mathématiques et des sciences au premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIEST Méditerranée (Séminaire inter laboratoire sur l'éducation scientifique et technologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau méditerranéen de recherche en éducation scientifique et technologique, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176083v1</w:t>
+                <w:t xml:space="preserve">hal-03176613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d’un arrière-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques. Le cas des mathématiques et des sciences au premier degré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lire et faire lire une image, Leer y hacer leer una imagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIEST Méditerranée (Séminaire inter laboratoire sur l'éducation scientifique et technologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau méditerranéen de recherche en éducation scientifique et technologique, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">Congrès International de Pédagogie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176613v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et faire lire une image, Leer y hacer leer una imagen</w:t>
+                <w:t xml:space="preserve">Technological resources to develop students’autonomy, a common viewpoint from teachers and researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Pédagogie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">ECER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hambourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176606v1</w:t>
+                <w:t xml:space="preserve">hal-03176610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological resources to develop students’autonomy, a common viewpoint from teachers and researchers</w:t>
+                <w:t xml:space="preserve">Droites perpendiculaires en SEGPA, perspectives d’analyse au sein d’un collectif de professeurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hambourg, France</w:t>
+              <w:t xml:space="preserve">46ème Colloque international Copirelem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176610v1</w:t>
+                <w:t xml:space="preserve">hal-03176082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droites perpendiculaires en SEGPA, perspectives d’analyse au sein d’un collectif de professeurs-chercheurs</w:t>
+                <w:t xml:space="preserve">Créer des problèmes et élaborer leurs analyses pour agir sur la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leborgne</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Falguières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque international Copirelem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Cinquantenaire des IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176082v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer des problèmes et élaborer leurs analyses pour agir sur la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Voir une droite grâce à l’usage de la règle et de la géométrie dynamique en CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquantenaire des IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été de Didactique des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176617v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche IDEE : Collectifs d'enseignants et ressources pour l'autonomie des élèves. Le cas d'enseignants en classe de CM2 : autonomie des élèves et ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2746,355 +2746,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students need to be confronted to the feedback of a milieu to learn and to be acquainted with a thought style (and teachers need to have them do so).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une coopération entre professeurs et chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Santini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Goujon</w:t>
+                <w:t xml:space="preserve">Philippe Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159728v1</w:t>
+                <w:t xml:space="preserve">hal-03159324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une coopération entre professeurs et chercheurs</w:t>
+                <w:t xml:space="preserve">De l’image à la figure : deux études de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Borgne</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159324v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’image à la figure : deux études de cas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Students need to be confronted to the feedback of a milieu to learn and to be acquainted with a thought style (and teachers need to have them do so).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forest</w:t>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’ARCD</w:t>
+              <w:t xml:space="preserve">ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159680v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves et numérique : un point de vue didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociologie et didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3151,51 +3151,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ingénierie coopérative autour de l’utilisation de robots de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3279,278 +3279,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingéniérie coopérative, lieu d’accompagnement et de transformation des pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue d’ingénierie dans un LéA autour de la catégorisation de problèmes additifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34874/PRSM.DD-VOL3ISS6.62146⟩</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159v7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530768v1</w:t>
+                <w:t xml:space="preserve">hal-05411496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue d’ingénierie dans un LéA autour de la catégorisation de problèmes additifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une ingéniérie coopérative, lieu d’accompagnement et de transformation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Saffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, </w:t>
+              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (6), pp.45-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159v7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.DD-VOL3ISS6.62146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411496v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions des élèves avec un didacticiel</w:t>
               </w:r>
@@ -3614,51 +3614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes d’EPS, de français, de mathématiques et de physique-chimie au cycle 4 en France : Une approche curriculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Musard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,51 +3925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droites Perpendiculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3988,299 +3988,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser un didacticiel : pour quoi faire ?</w:t>
+                <w:t xml:space="preserve">Un exemple d’usage de la géométrie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Marlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63</w:t>
+              <w:t xml:space="preserve">Grand N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174705v1</w:t>
+                <w:t xml:space="preserve">hal-03174418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves et ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.142-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’usage de la géométrie dynamique</w:t>
+                <w:t xml:space="preserve">Utiliser un didacticiel : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.57-70</w:t>
+              <w:t xml:space="preserve">MathémaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174418v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un logiciel de géométrie dynamique en cycle 3</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ingénierie coopérative ACE DEEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4613,216 +4613,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans une ingénierie coopérative : Témoignages. Le cas de la recherche ACE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’ingénierie coopérative comme fondement d’un usage de technologie numérique en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
+              <w:t xml:space="preserve">T. Hulin; P. Lardellier; B. Drot-Delange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un art de faire ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.139-182, 2024, 9782753596399</w:t>
+              <w:t xml:space="preserve">Humanités numériques pour l'éducation, la formation et la médiation des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-97, 2024, 97824937025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667267v1</w:t>
+                <w:t xml:space="preserve">hal-04667263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ingénierie coopérative comme fondement d’un usage de technologie numérique en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail dans une ingénierie coopérative : Témoignages. Le cas de la recherche ACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif d'Ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T. Hulin; P. Lardellier; B. Drot-Delange. </w:t>
+              <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques pour l'éducation, la formation et la médiation des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-97, 2024, 97824937025</w:t>
+              <w:t xml:space="preserve">Un art de faire ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-182, 2024, 9782753596399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667263v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieries coopératives : un fonctionnement général et un système de principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4830,51 +4830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble</w:t>
@@ -4907,77 +4907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la création collective d’un système de signes. L’ingénierie du Jeu du trésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,195 +5194,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une image en histoire</w:t>
+                <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une caricature en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, pp.65-84, 2019</w:t>
+              <w:t xml:space="preserve">, pp.65-84, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529856v1</w:t>
+                <w:t xml:space="preserve">hal-03174954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une caricature en histoire</w:t>
+                <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une image en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique pour enseigner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.65-84, 2019</w:t>
+              <w:t xml:space="preserve">, PUR, pp.65-84, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174954v1</w:t>
+                <w:t xml:space="preserve">hal-02529856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5413,51 +5413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de sol à l’école primaire. Que dit la recherche ? Canope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5713,103 +5713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5958,51 +5958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting mathematical problem posing through representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Conference of the Learning Sciences - ICLS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1094-1097, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6040,51 +6040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Congrès TACD 2023, 3° Congrès International de la Théorie de l’Action Conjointe en Didactique – Coopération et Dispositifs de coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse a priori, pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Falgueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6645,51 +6645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leborgne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Borgne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Le Brun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159v7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2024.3822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ochem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03793712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marlu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand M-A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchaland J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif d'Ing&#233;nierie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-05049747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgueres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jussy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leborgne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Borgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Le Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159v7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2024.3822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ochem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03793712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marlu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand M-A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchaland J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif d'Ing&#233;nierie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-05049747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgueres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>