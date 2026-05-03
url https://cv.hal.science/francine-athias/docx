--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1192,243 +1192,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système hypermédia, une représentation de la pratique ?</w:t>
+                <w:t xml:space="preserve">Représentation et déplacement d'un robot de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lerbour</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">Vanessa Jussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Troisème congrès internationale TACD, Nov 2023, Brest, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667346v1</w:t>
+                <w:t xml:space="preserve">hal-04507934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et déplacement d'un robot de sol</w:t>
+                <w:t xml:space="preserve">Un système hypermédia, une représentation de la pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Jussy</w:t>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération et dispositifs de coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Troisème congrès internationale TACD, Nov 2023, Brest, France. pp.85-96</w:t>
+              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507934v1</w:t>
+                <w:t xml:space="preserve">hal-04667346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment articuler socle commun et discipline ? Le cas d’une séquence d’EPS en escalade.</w:t>
               </w:r>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1781,51 +1781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inernational COPIRELM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2051,243 +2051,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques. Le cas des mathématiques et des sciences au premier degré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la construction d’un arrière-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francine Athias</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+                <w:t xml:space="preserve">Françoise Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIEST Méditerranée (Séminaire inter laboratoire sur l'éducation scientifique et technologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau méditerranéen de recherche en éducation scientifique et technologique, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176613v1</w:t>
+                <w:t xml:space="preserve">hal-03176093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d’un arrière-plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques. Le cas des mathématiques et des sciences au premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La TACD en questions, questions à la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">SIEST Méditerranée (Séminaire inter laboratoire sur l'éducation scientifique et technologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau méditerranéen de recherche en éducation scientifique et technologique, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176093v1</w:t>
+                <w:t xml:space="preserve">hal-03176613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et faire lire une image, Leer y hacer leer una imagen</w:t>
               </w:r>
@@ -2746,312 +2746,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une coopération entre professeurs et chercheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Students need to be confronted to the feedback of a milieu to learn and to be acquainted with a thought style (and teachers need to have them do so).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Borgne</w:t>
+                <w:t xml:space="preserve">Jérôme Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159324v1</w:t>
+                <w:t xml:space="preserve">hal-03159728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’image à la figure : deux études de cas.</w:t>
+                <w:t xml:space="preserve">Une coopération entre professeurs et chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forest</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159680v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students need to be confronted to the feedback of a milieu to learn and to be acquainted with a thought style (and teachers need to have them do so).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’image à la figure : deux études de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Goujon</w:t>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCD</w:t>
+              <w:t xml:space="preserve">Colloque international de l’ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159728v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves et numérique : un point de vue didactique</w:t>
               </w:r>
@@ -3925,51 +3925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droites Perpendiculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3988,204 +3988,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple d’usage de la géométrie dynamique</w:t>
+                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Moëc Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.57-70</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.142-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174418v1</w:t>
+                <w:t xml:space="preserve">hal-03174336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie des élèves et ressources numériques</w:t>
+                <w:t xml:space="preserve">Un exemple d’usage de la géométrie dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.142-150</w:t>
+              <w:t xml:space="preserve">Grand N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174336v1</w:t>
+                <w:t xml:space="preserve">hal-03174418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser un didacticiel : pour quoi faire ?</w:t>
               </w:r>
@@ -4613,216 +4613,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ingénierie coopérative comme fondement d’un usage de technologie numérique en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail dans une ingénierie coopérative : Témoignages. Le cas de la recherche ACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif d'Ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T. Hulin; P. Lardellier; B. Drot-Delange. </w:t>
+              <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques pour l'éducation, la formation et la médiation des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-97, 2024, 97824937025</w:t>
+              <w:t xml:space="preserve">Un art de faire ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-182, 2024, 9782753596399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667263v1</w:t>
+                <w:t xml:space="preserve">hal-04667267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans une ingénierie coopérative : Témoignages. Le cas de la recherche ACE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’ingénierie coopérative comme fondement d’un usage de technologie numérique en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
+              <w:t xml:space="preserve">T. Hulin; P. Lardellier; B. Drot-Delange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un art de faire ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.139-182, 2024, 9782753596399</w:t>
+              <w:t xml:space="preserve">Humanités numériques pour l'éducation, la formation et la médiation des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-97, 2024, 97824937025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667267v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingénieries coopératives : un fonctionnement général et un système de principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une caricature en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-84, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5295,51 +5295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une image en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.65-84, 2019</w:t>
@@ -5713,77 +5713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Kervran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Congrès TACD 2023, 3° Congrès International de la Théorie de l’Action Conjointe en Didactique – Coopération et Dispositifs de coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6645,51 +6645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jussy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leborgne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Borgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Le Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159v7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2024.3822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ochem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03793712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marlu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand M-A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchaland J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif d'Ing&#233;nierie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-05049747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgueres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leborgne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Borgne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Le Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159v7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2024.3822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ochem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03793712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marlu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand M-A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchaland J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif d'Ing&#233;nierie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-05049747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgueres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>