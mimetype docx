--- v2 (2026-05-03)
+++ v3 (2026-06-01)
@@ -225,506 +225,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saut informationnel et impavidité de la professeure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ingénierie coopérative pour travailler les robots de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en l’hommage à l’oeuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Bordeaaux, France</w:t>
+              <w:t xml:space="preserve">Les savoirs mathématiques de l'école : de la formation des enseignants aux acquis des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51ème colloque international de la COPIRELEM, Jun 2025, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200526v1</w:t>
+                <w:t xml:space="preserve">hal-05530780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et résolution de problèmes en SEGPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREM, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions de la recherche à l’œuvre dans la formation à et par la recherche : table ronde</w:t>
+                <w:t xml:space="preserve">Saut informationnel et impavidité de la professeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former à et par la recherche. Mutations sociales et institutionnelles dans les Inspé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d'étude de l'AECSE, 2025, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque international en l’hommage à l’oeuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200549v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion et robotique pédagogique dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusion et situations de vulnérabilité en contexte éducatif pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée d’étude du pôle Didactique et Education, Apr 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie coopérative pour travailler les robots de sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conceptions de la recherche à l’œuvre dans la formation à et par la recherche : table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs mathématiques de l'école : de la formation des enseignants aux acquis des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 51ème colloque international de la COPIRELEM, Jun 2025, Strabourg, France</w:t>
+              <w:t xml:space="preserve">Former à et par la recherche. Mutations sociales et institutionnelles dans les Inspé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'étude de l'AECSE, 2025, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530780v1</w:t>
+                <w:t xml:space="preserve">hal-05200549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un usage de robot de sol dans une visée inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -775,51 +775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l'efficacité de la pratique en création-résolution de problèmes à l'école primaire : la recherche DEEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,260 +881,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un collectif pour travailler algorithmique et connaissances spatiales avec les robots de sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir un Système Hybride Texte-Image-Son en coopération dans le cadre d’un dispositif d’accompagnement de la mise en œuvre d’une séquence didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaud-Lucet Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séminaires de l'IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marine Rougnand, Jun 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFé, May 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667348v1</w:t>
+                <w:t xml:space="preserve">hal-04667349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un Système Hybride Texte-Image-Son en coopération dans le cadre d’un dispositif d’accompagnement de la mise en œuvre d’une séquence didactique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un collectif pour travailler algorithmique et connaissances spatiales avec les robots de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFé, May 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Les séminaires de l'IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Rougnand, Jun 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667349v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem posing at elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,51 +1211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et déplacement d'un robot de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research (ECER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2267,165 +2267,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et faire lire une image, Leer y hacer leer una imagen</w:t>
+                <w:t xml:space="preserve">Technological resources to develop students’autonomy, a common viewpoint from teachers and researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Pédagogie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">ECER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hambourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176606v1</w:t>
+                <w:t xml:space="preserve">hal-03176610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological resources to develop students’autonomy, a common viewpoint from teachers and researchers</w:t>
+                <w:t xml:space="preserve">Lire et faire lire une image, Leer y hacer leer una imagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hambourg, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Pédagogie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176610v1</w:t>
+                <w:t xml:space="preserve">hal-03176606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droites perpendiculaires en SEGPA, perspectives d’analyse au sein d’un collectif de professeurs-chercheurs</w:t>
               </w:r>
@@ -2854,204 +2854,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une coopération entre professeurs et chercheurs</w:t>
+                <w:t xml:space="preserve">De l’image à la figure : deux études de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Borgne</w:t>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159324v1</w:t>
+                <w:t xml:space="preserve">hal-03159680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’image à la figure : deux études de cas.</w:t>
+                <w:t xml:space="preserve">Une coopération entre professeurs et chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forest</w:t>
+                <w:t xml:space="preserve">Philippe Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159680v1</w:t>
+                <w:t xml:space="preserve">hal-03159324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des élèves et numérique : un point de vue didactique</w:t>
               </w:r>
@@ -3151,51 +3151,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ingénierie coopérative autour de l’utilisation de robots de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Saffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lerbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (6), pp.45-82. </w:t>
@@ -3925,51 +3925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droites Perpendiculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4830,51 +4830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art de faire ensemble</w:t>
@@ -4907,77 +4907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la création collective d’un système de signes. L’ingénierie du Jeu du trésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une caricature en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-84, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5295,570 +5295,570 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et comprendre une figure en géométrie et une image en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Didactique pour enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.65-84, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un art de Faire Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Didactique Pour Enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 9782753596399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner ça s'apprend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique pour enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Athias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots de sol à l’école primaire. Que dit la recherche ? Canope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vergon Dartois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200573v1</w:t>
-              </w:r>
-[...367 lines deleted...]
-                <w:t xml:space="preserve">hal-02532043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5958,51 +5958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting mathematical problem posing through representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Conference of the Learning Sciences - ICLS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1094-1097, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6040,51 +6040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Congrès TACD 2023, 3° Congrès International de la Théorie de l’Action Conjointe en Didactique – Coopération et Dispositifs de coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Goletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6645,51 +6645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leborgne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Borgne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Le Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159v7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2024.3822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ochem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03793712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marlu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand M-A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchaland J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif d'Ing&#233;nierie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-05049747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgueres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jadot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martinotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morellato Mireille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530780v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vergon Dartois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lerbour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mo&#235;c Barru&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leborgne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgui&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Borgne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Le Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159v7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.DD-VOL3ISS6.62146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2024.3822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03955862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vaterkowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ochem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03793712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marlu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand M-A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchaland J." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif d'Ing&#233;nierie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrec Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841033v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03841031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Goletto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-05049747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falgueres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01092711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>