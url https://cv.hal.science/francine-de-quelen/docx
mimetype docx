--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -342,593 +342,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly diet: nutrient digestibility, nitrogen and energy balances and growth performance of growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Data quantifying the behaviour of macro and trace elements along the feed – manure – treated waste continuum in pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Charra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skae203⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.110053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687408v1</w:t>
+                <w:t xml:space="preserve">hal-04438202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of Cu and Zn along the feed-animal-excreta-effluent continuum in swine systems according to feed and effluent treatment strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Gourlez</w:t>
+                <w:t xml:space="preserve">Eco-friendly diet: nutrient digestibility, nitrogen and energy balances and growth performance of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.skae203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536587v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reducing copper and zinc supplementation on the performance and mineral status of fattening pigs</w:t>
+                <w:t xml:space="preserve">The fate of Cu and Zn along the feed-animal-excreta-effluent continuum in swine systems according to feed and effluent treatment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rigo Monteiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Anne A. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 354, pp.120299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717884v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quantifying the behaviour of macro and trace elements along the feed – manure – treated waste continuum in pig production</w:t>
+                <w:t xml:space="preserve">Effects of reducing copper and zinc supplementation on the performance and mineral status of fattening pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Charra</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52, pp.110053. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (10), pp.101270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04438202v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1009,51 +1009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,77 +1294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.689012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2182,90 +2182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Calgary (Alberta), Canada. pp.257-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,90 +2312,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des flux de Cu et de Zn tout au long du continuum aliment – animal – déjections – effluents dans les systèmes porcins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint Malo, France. pp.413-418 | 309, </w:t>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,1032 +2557,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933921v1</w:t>
+                <w:t xml:space="preserve">hal-04154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle de prédiction des flux de cuivre et de zinc en filière porcine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra N. T. R. Monteiro</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179214v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
+                <w:t xml:space="preserve">Construction d'un modèle de prédiction des flux de cuivre et de zinc en filière porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra N. T. R. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; IFIP, Jan 2023, Saint-Malo, France. pp.269-274 | 689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286481v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xinmin Zhan</w:t>
+                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338126v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinmin Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
+              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933927v1</w:t>
+                <w:t xml:space="preserve">hal-04338126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIVALE scientific consortium&amp;quot;: an integrated approach for organic effluent recycling and valorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154415v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Gourlez</w:t>
+                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.221-232</w:t>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627804v1</w:t>
+                <w:t xml:space="preserve">hal-04182327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182327v1</w:t>
+                <w:t xml:space="preserve">hal-03627804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’alimentation et valorisation des effluents pour réduire les impacts environnementaux des élevages</w:t>
               </w:r>
@@ -3732,77 +3732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoAE, la plus-value environnementale des écoaliments est-elle confirmée à l’échelle de l’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,90 +3987,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly feed formulation and associated environmental impacts of pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGR2021 - 4. International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Québec, Canada</w:t>
@@ -4125,77 +4125,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4246,77 +4246,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Germany. pp.156-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4659,230 +4659,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de l'apport en acides gras essentiels dans l'alimentation de la truie sur le statut inflammatoire du porcelet au sevrage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supplementation of the maternal diet with alpha-linolenic acid (ALA) modifies the development of the enteric nervous system with functional consequences on intestinal permeability in newborn piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">43. Annual Meeting of the European Society for Paediatric Gastroenterology, hepatology and Nutrition (ESPGHAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753723v1</w:t>
+                <w:t xml:space="preserve">hal-01409399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation of the maternal diet with alpha-linolenic acid (ALA) modifies the development of the enteric nervous system with functional consequences on intestinal permeability in newborn piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences de l'apport en acides gras essentiels dans l'alimentation de la truie sur le statut inflammatoire du porcelet au sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Annual Meeting of the European Society for Paediatric Gastroenterology, hepatology and Nutrition (ESPGHAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409399v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la composition en acides gras du lait de truie au cours de la lactation en fonction de la teneur en acide alpha-linolénique du régime.</w:t>
               </w:r>
@@ -5369,51 +5369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'ai toujours rêvé d'être un oméga 3 !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,77 +5811,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
@@ -5945,90 +5945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions gazeuses associées aux écoaliments chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.283-284 | 690, 2023, 55èmes Journées de la recherche porcine. </w:t>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycling of agricultural, municipal and industrial residues in agriculture network (Ramiran)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6200,90 +6200,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIVALE scientific consortium: integrated approach for organic effluent recycling and valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.856, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t>
@@ -6306,269 +6306,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
+                <w:t xml:space="preserve">Nutrient digestibility and energy utilization of Eco-friendly pig diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. Elsevier, Animal - Science Proceedings, 13 (3), pp.383-384, 2022, Proceedings of the 7th EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746001v1</w:t>
+                <w:t xml:space="preserve">hal-03878107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient digestibility and energy utilization of Eco-friendly pig diet</w:t>
+                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03878107v1</w:t>
+                <w:t xml:space="preserve">hal-03746001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying copper and zinc flows in pig production with or without anaerobic digestion</w:t>
               </w:r>
@@ -6593,51 +6593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6727,51 +6727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APIVALE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -6919,368 +6919,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différents taux d'acides alpha-linoléique dans l'alimentation maternelle sur le transfert des acides gras polyinsaturés n-3 entre la truie et le porcelet nouveau-né</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La supplémentation du régime maternel en C18 : 3n-3 modifie l'éducation du système immunitaire intestinal vis-à-vis du LPS chez le porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Desaldeleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012, 10èmes journées francophones de nutrition</w:t>
+              <w:t xml:space="preserve">10. Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. , 2012, 10èmes journées francophone de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409502v1</w:t>
+                <w:t xml:space="preserve">hal-01210346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'incorporation de graines de lin extrudées dans l'aliment de la truie sur la fonction de barrière intestinale du porcelet</w:t>
+                <w:t xml:space="preserve">Effet de différents taux d'acides alpha-linoléique dans l'alimentation maternelle sur le transfert des acides gras polyinsaturés n-3 entre la truie et le porcelet nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012, 10èmes journées francophones de nutrition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01409491v1</w:t>
+                <w:t xml:space="preserve">hal-01409502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation du régime maternel en C18 : 3n-3 modifie l'éducation du système immunitaire intestinal vis-à-vis du LPS chez le porcelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Desaldeleer</w:t>
+                <w:t xml:space="preserve">Effet de l'incorporation de graines de lin extrudées dans l'aliment de la truie sur la fonction de barrière intestinale du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. , 2012, 10èmes journées francophone de nutrition</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 44, pp.185-186, 2012, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210346v1</w:t>
+                <w:t xml:space="preserve">hal-01409491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’acide alpha-linolénique dans l’alimentation maternelle sur le développement de la barrière intestinale du porcelet nouveau-né</w:t>
               </w:r>
@@ -7374,51 +7374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'apport en acides gras essentiels dans l'alimentation de la truie sur le statut inflammatoire du porcelet au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7436,51 +7436,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 43, 2011, 43èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7584,51 +7584,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différents taux d’acide alpha- linolénique dans l’alimentation de la truie en gestation sur la composition en acides gras des tissus du nouveau-né à la naissance</w:t>
+                <w:t xml:space="preserve">Effet de différents taux d’acide alpha- linolénique dans l’alimentation sur la composition en acides gras du lait de truie au cours de la lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
@@ -7655,75 +7655,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 2009, 4ème Congrès de la Société française de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409410v1</w:t>
+                <w:t xml:space="preserve">hal-01409401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différents taux d’acide alpha- linolénique dans l’alimentation sur la composition en acides gras du lait de truie au cours de la lactation</w:t>
+                <w:t xml:space="preserve">Effet de différents taux d’acide alpha- linolénique dans l’alimentation de la truie en gestation sur la composition en acides gras des tissus du nouveau-né à la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
@@ -7750,51 +7750,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 2009, 4ème Congrès de la Société française de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409401v1</w:t>
+                <w:t xml:space="preserve">hal-01409410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7825,51 +7825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,51 +8123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A3D2C55"/>
+    <w:nsid w:val="2A68ACED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8354,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francine-de-quelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117476234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desaldeleer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BNG70Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neunlist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.214056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000772" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yron Manaig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409399v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Savary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409410v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francine-de-quelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117476234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desaldeleer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BNG70Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neunlist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.214056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000772" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yron Manaig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Savary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>