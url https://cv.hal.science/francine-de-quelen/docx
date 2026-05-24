--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1987,98 +1987,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS Midwest Section Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093455v1</w:t>
+                <w:t xml:space="preserve">hal-05337083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral calibration and analysis of swine feces via portable X-ray Fluorescence device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yron Manaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2117,73 +2108,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS Midwest Section Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Omaha, United States. pp.171-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf102.183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337083v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-objective feed formulation to improve sustainability of swine production</w:t>
               </w:r>
@@ -2682,168 +2682,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933921v1</w:t>
+                <w:t xml:space="preserve">hal-04286481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un modèle de prédiction des flux de cuivre et de zinc en filière porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2865,228 +2865,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra N. T. R. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; IFIP, Jan 2023, Saint-Malo, France. pp.269-274 | 689, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.711</w:t>
+              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286481v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pig diets with low nitrogen content on nitrogen excretion, manure characteristics and gas emissions</w:t>
               </w:r>
@@ -3210,51 +3210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,562 +3316,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182327v1</w:t>
+                <w:t xml:space="preserve">hal-03627804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et impact environnemental du cuivre et du zinc en élevage porcin : de l’alimentation au retour au sol des effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Gourlez</w:t>
+                <w:t xml:space="preserve">Effect of Eco-friendly pig diet on nitrogen excretion, manure characteristics and ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.221-232</w:t>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627804v1</w:t>
+                <w:t xml:space="preserve">hal-04182327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’alimentation et valorisation des effluents pour réduire les impacts environnementaux des élevages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can we reduce ammonia emissions and nitrogen dispersion in the environment from pig production system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423058v1</w:t>
+                <w:t xml:space="preserve">hal-04182335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we reduce ammonia emissions and nitrogen dispersion in the environment from pig production system?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EcoAE, la plus-value environnementale des écoaliments est-elle confirmée à l’échelle de l’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XX CIGR World Congress 2022. Sustainable Agricultural Production -Water, Land, Energy and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182335v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoAE, la plus-value environnementale des écoaliments est-elle confirmée à l’échelle de l’élevage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Stratégies d’alimentation et valorisation des effluents pour réduire les impacts environnementaux des élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Terrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.110</w:t>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758981v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more sustainable use of trace elements in pig and poultry feeding</w:t>
               </w:r>
@@ -7825,51 +7825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,51 +8123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A68ACED"/>
+    <w:nsid w:val="2A56FBD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8354,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francine-de-quelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117476234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desaldeleer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BNG70Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neunlist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.214056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000772" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yron Manaig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Savary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francine-de-quelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-0432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117476234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Le Bihan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.2.7073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desaldeleer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BNG70Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neunlist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.214056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510000772" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yron Manaig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae234.282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhong Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nunes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmin Zhan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Savary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Savary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409502v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>