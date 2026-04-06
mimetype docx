--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -366,295 +366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of the C-terminal X domain of Nipah and Hendra viruses controls the attachment to the C-terminal tail of the nucleocapsid protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of the unassembled nucleoprotein of rabies virus in complex with its phosphoprotein chaperone module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Yabukarski</w:t>
+                <w:t xml:space="preserve">Caroline Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Communie</w:t>
+                <w:t xml:space="preserve">Anaïs Branchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Volchkova</w:t>
+                <w:t xml:space="preserve">Duc Duy Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2022.167551⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14122813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651805v1</w:t>
+                <w:t xml:space="preserve">hal-03959561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the unassembled nucleoprotein of rabies virus in complex with its phosphoprotein chaperone module</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural dynamics of the C-terminal X domain of Nipah and Hendra viruses controls the attachment to the C-terminal tail of the nucleocapsid protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Yabukarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mas</w:t>
+                <w:t xml:space="preserve">Guillaume Communie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Branchard</w:t>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Duy Vu</w:t>
+                <w:t xml:space="preserve">Valentina Volchkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.2813. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 434 (10), pp.167551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14122813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2022.167551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959561v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brucella effector BspL targets the ER-associated degradation (ERAD) pathway and delays bacterial egress from infected cells</w:t>
               </w:r>
@@ -1172,90 +1172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Structure of the Highly Flexible Complex Formed between Vesicular Stomatitis Virus Unassembled Nucleoprotein and its Phosphoprotein Chaperone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Yabukarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Communie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16111735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03651805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Yabukarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Communie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Volchkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Branchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Duy Vu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Luizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105324118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997471v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Donchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Labaronne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37306-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jespersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01789-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75W5S4ZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C.A. Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes de Almeida Ribeiro Jr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BPZ6VD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes A. Ribeiro Jr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.07.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C785D8VC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00338166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grimm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thevenon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Moyroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.184" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerard-Baraggia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nuccetelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mghezzi-Habellah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard-Baraggia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16111735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourhis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Branchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Duy Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122813" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03651805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Yabukarski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Communie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Volchkova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Luizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105324118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997471v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Donchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Labaronne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37306-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jespersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01789-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75W5S4ZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C.A. Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes de Almeida Ribeiro Jr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BPZ6VD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes A. Ribeiro Jr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.07.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C785D8VC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00338166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ptchelkine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grimm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thevenon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Moyroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.184" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Gerard-Baraggia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>