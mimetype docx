--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -334,274 +334,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">Apports de l’approche bibliométrique et de l’outil Cortext Manager à la revue de littérature scientifique. Une application à la prise en compte de l’environnement en Sciences Régionales (1999-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897176v2</w:t>
+                <w:t xml:space="preserve">hal-03885367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’approche bibliométrique et de l’outil Cortext Manager à la revue de littérature scientifique. Une application à la prise en compte de l’environnement en Sciences Régionales (1999-2019)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aznar</w:t>
+                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885367v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement régional révélés par la crise sanitaire : vers une vision intégrée de la région</w:t>
               </w:r>
@@ -704,64 +704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1037,51 +1037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie rurale entre déterminants urbains et dynamiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (229), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,161 +1321,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes intermédiaires à l'horizon 2040</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bilan mitigé des politiques européennes de développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642984v1</w:t>
+                <w:t xml:space="preserve">hal-02646547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces ruraux et politique des pôles: les Pôles d’Excellence Rurale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1490,139 +1468,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (1), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan mitigé des politiques européennes de développement rural</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les villes intermédiaires à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larmagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 386, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/futur/38647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646547v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise artisanale dans ses espaces de proximité : diversité des enjeux et des pratiques professionnelles</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel-Georges Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larmagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Des systèmes spatiaux en prospective, 3, pp.101-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Georges-Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larmagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions des régions et des départements dans le développement agricole et rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,204 +3616,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions des collectivités territoriales en faveur du milieu rural</w:t>
+                <w:t xml:space="preserve">Les Pays à l'épreuve du développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Therese Volay</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20, pp.107-126</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, numéro spécial : Cap sur la campagne, 182, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485699v1</w:t>
+                <w:t xml:space="preserve">halshs-01485721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pays à l'épreuve du développement économique</w:t>
+                <w:t xml:space="preserve">Les interventions des collectivités territoriales en faveur du milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Daubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Volay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, numéro spécial : Cap sur la campagne, 182, pp.27-31</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.107-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485721v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban versus Rural Firms: Is there a Spatial Heterogeneity of Labour Demand?</w:t>
               </w:r>
@@ -5439,195 +5439,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02055634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’économie rurale agricole à l’économie spatiale et régionale, trente ans d’analyse des espaces ruraux,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'emploi rural, des bassins de production agricoles aux zones d'emploi urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Repenser l’économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-7592-2272-8</w:t>
+              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Update Sciences and Technologies, 9782759222728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01292367v1</w:t>
+                <w:t xml:space="preserve">hal-02799770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi rural, des bassins de production agricoles aux zones d'emploi urbaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’économie rurale agricole à l’économie spatiale et régionale, trente ans d’analyse des espaces ruraux,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">QUAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Repenser l’économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-7592-2272-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02799770v1</w:t>
+                <w:t xml:space="preserve">halshs-01292367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de développement rural et second pilier de la PAC : sortir de l’ambiguïté pour relever les défis territoriaux de l’agriculture</w:t>
               </w:r>
@@ -5695,64 +5695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième pilier de la PAC et développement rural : le RDR est-il vraiment rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Aumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6174,51 +6174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économétrique de la croissance de l'économie présentielle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agrosup dijon; Inra. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6527,77 +6527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de localisation et gouvernance des Pôles d'Excellence Rurale. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 1 : diagnostic des espaces ruraux. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7047,51 +7047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 2 : Construction d'un référentiel des effets attendus du RDR 2007-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,51 +7165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 3 : note sur l'évaluation des effets propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lofredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,51 +7627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anne-Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larmagnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marcelpoil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur/38647" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peteers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Georges Marcelpoil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Georges-Marcelpoil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.559218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400601142720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03874004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-economie-des-territoires-9782715412699.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info.proxy-scd.u-bourgogne.fr/politiques-agricoles-et-territoires--9782759203031.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliance-athena.fr/mutation-des-sciences-humaines-les-maisons-des-sciences-de-lhomme-et-leur-reseau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-renouveler-la-geographie-economique,fr,4,9782717870145.cfm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anne-Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larmagnac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marcelpoil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur/38647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peteers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Georges Marcelpoil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Georges-Marcelpoil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.559218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400601142720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03874004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-economie-des-territoires-9782715412699.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info.proxy-scd.u-bourgogne.fr/politiques-agricoles-et-territoires--9782759203031.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliance-athena.fr/mutation-des-sciences-humaines-les-maisons-des-sciences-de-lhomme-et-leur-reseau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-renouveler-la-geographie-economique,fr,4,9782717870145.cfm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>