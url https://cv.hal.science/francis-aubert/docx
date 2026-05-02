--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1321,308 +1321,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan mitigé des politiques européennes de développement rural</w:t>
+                <w:t xml:space="preserve">Espaces ruraux et politique des pôles: les Pôles d’Excellence Rurale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+                <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646547v1</w:t>
+                <w:t xml:space="preserve">hal-02643939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces ruraux et politique des pôles: les Pôles d’Excellence Rurale en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les villes intermédiaires à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Capt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+                <w:t xml:space="preserve">Caroline Larmagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 386, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/futur/38647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643939v1</w:t>
+                <w:t xml:space="preserve">hal-02642984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes intermédiaires à l'horizon 2040</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bilan mitigé des politiques européennes de développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642984v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise artisanale dans ses espaces de proximité : diversité des enjeux et des pratiques professionnelles</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel-Georges Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larmagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Des systèmes spatiaux en prospective, 3, pp.101-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Georges-Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larmagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3616,204 +3616,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pays à l'épreuve du développement économique</w:t>
+                <w:t xml:space="preserve">Les interventions des collectivités territoriales en faveur du milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Daubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Volay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, numéro spécial : Cap sur la campagne, 182, pp.27-31</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.107-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01485721v1</w:t>
+                <w:t xml:space="preserve">halshs-01485699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions des collectivités territoriales en faveur du milieu rural</w:t>
+                <w:t xml:space="preserve">Les Pays à l'épreuve du développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Therese Volay</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20, pp.107-126</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, numéro spécial : Cap sur la campagne, 182, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485699v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban versus Rural Firms: Is there a Spatial Heterogeneity of Labour Demand?</w:t>
               </w:r>
@@ -5708,51 +5708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième pilier de la PAC et développement rural : le RDR est-il vraiment rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,51 +6527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de localisation et gouvernance des Pôles d'Excellence Rurale. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,51 +7165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 3 : note sur l'évaluation des effets propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lofredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,51 +7627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anne-Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larmagnac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marcelpoil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur/38647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peteers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Georges Marcelpoil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Georges-Marcelpoil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.559218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400601142720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03874004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-economie-des-territoires-9782715412699.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info.proxy-scd.u-bourgogne.fr/politiques-agricoles-et-territoires--9782759203031.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliance-athena.fr/mutation-des-sciences-humaines-les-maisons-des-sciences-de-lhomme-et-leur-reseau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-renouveler-la-geographie-economique,fr,4,9782717870145.cfm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anne-Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larmagnac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marcelpoil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur/38647" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peteers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Georges Marcelpoil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Georges-Marcelpoil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.559218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400601142720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03874004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-economie-des-territoires-9782715412699.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info.proxy-scd.u-bourgogne.fr/politiques-agricoles-et-territoires--9782759203031.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliance-athena.fr/mutation-des-sciences-humaines-les-maisons-des-sciences-de-lhomme-et-leur-reseau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-renouveler-la-geographie-economique,fr,4,9782717870145.cfm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>