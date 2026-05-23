--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -334,274 +334,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’approche bibliométrique et de l’outil Cortext Manager à la revue de littérature scientifique. Une application à la prise en compte de l’environnement en Sciences Régionales (1999-2019)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aznar</w:t>
+                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art09⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885367v1</w:t>
+                <w:t xml:space="preserve">hal-03897176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">Apports de l’approche bibliométrique et de l’outil Cortext Manager à la revue de littérature scientifique. Une application à la prise en compte de l’environnement en Sciences Régionales (1999-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897176v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement régional révélés par la crise sanitaire : vers une vision intégrée de la région</w:t>
               </w:r>
@@ -704,64 +704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1037,51 +1037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie rurale entre déterminants urbains et dynamiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (229), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension rurale du deuxième pilier : une politique territorialisée de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions des régions et des départements dans le développement agricole et rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,51 +5695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième pilier de la PAC et développement rural : le RDR est-il vraiment rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Aumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6174,51 +6174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économétrique de la croissance de l'économie présentielle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agrosup dijon; Inra. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 1 : diagnostic des espaces ruraux. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7047,51 +7047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui méthodologique à l'évaluation du développement des zones rurales. Fascicule 2 : Construction d'un référentiel des effets attendus du RDR 2007-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7627,51 +7627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anne-Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larmagnac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marcelpoil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur/38647" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peteers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Georges Marcelpoil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Georges-Marcelpoil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.559218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400601142720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03874004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-economie-des-territoires-9782715412699.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info.proxy-scd.u-bourgogne.fr/politiques-agricoles-et-territoires--9782759203031.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliance-athena.fr/mutation-des-sciences-humaines-les-maisons-des-sciences-de-lhomme-et-leur-reseau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-renouveler-la-geographie-economique,fr,4,9782717870145.cfm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Davi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01600176241267206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890061v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2129606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885367v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art09" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Anne-Mich&#232;le Donnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.229.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larmagnac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marcelpoil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/futur/38647" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peteers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Georges Marcelpoil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Georges-Marcelpoil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2011.559218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faivre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400601142720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg Lain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupuch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.001.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Daubard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03874004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-economie-des-territoires-9782715412699.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Abouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piveteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info.proxy-scd.u-bourgogne.fr/politiques-agricoles-et-territoires--9782759203031.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alliance-athena.fr/mutation-des-sciences-humaines-les-maisons-des-sciences-de-lhomme-et-leur-reseau/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=M%C3%A9tropoles,%20villes%20interm%C3%A9diaires%20et%20espaces%20ruraux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-renouveler-la-geographie-economique,fr,4,9782717870145.cfm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2124-6_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauvrit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aumand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lofredi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>