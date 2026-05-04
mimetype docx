--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1198,278 +1198,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of a novel 3D SPAD pixel in an advanced FD-SOI technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lesieur</w:t>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Savoy-Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.014⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885619v1</w:t>
+                <w:t xml:space="preserve">hal-01644827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
+                <w:t xml:space="preserve">Simulation study of a novel 3D SPAD pixel in an advanced FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Militaru</w:t>
+                <w:t xml:space="preserve">P. Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddardha Koneti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Savoy-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.163 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644827v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermal Modeling for 3-D Nanoscale Circuit Substrates: Noise</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization and TCAD simulations of multi-gate bulk nMOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Zbierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (8), pp. 1792-1794</w:t>
@@ -4094,277 +4094,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Measurements of Avalanche Dynamics and Quenching in SPADs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Front-Side Photon Detection improvement of SPAD integrated in FD-SOI CMOS Technology thanks to STI patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Andres Bianchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Rideau</w:t>
+                <w:t xml:space="preserve">Duc Tung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaochen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSW 2024 Te International Spad Sensor Workshop, 4-6 June 2024, Trento, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Trento, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493135v1</w:t>
+                <w:t xml:space="preserve">hal-04493136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-Side Photon Detection improvement of SPAD integrated in FD-SOI CMOS Technology thanks to STI patterning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Measurements of Avalanche Dynamics and Quenching in SPADs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Dolatpoor Lakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Andres Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Tung Vu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSW 2024 Te International Spad Sensor Workshop, 4-6 June 2024, Trento, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Trento, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Trento, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493136v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Optical Wireless Communication Coverage Optimization Using a SiPM Photoreceiver</w:t>
               </w:r>
@@ -6196,90 +6196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoislands embedded in Al2O3 matrix: from ALD-based fabrication to structural to electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6321,90 +6321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD Platinum Nano-island SET Fabrication and Electrical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6440,433 +6440,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D silicon coincidence avalanche detector for charged particle tracking in medical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel 3D SPAD architecture in an advanced FDSOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Workshop on Intelligent Fast Interconnected and Efficient Devices for Frontier Exploitation in Research and Industry (INFIERI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, FermiLab, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886637v1</w:t>
+                <w:t xml:space="preserve">hal-01489097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel 3D SPAD architecture in an advanced FDSOI technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel 3D pixel concept for Geiger-mode detection in SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Graziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savoy-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Intelligent Fast Interconnected and Efficient Devices for Frontier Exploitation in Research and Industry (INFIERI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, FermiLab, USA, United States</w:t>
+              <w:t xml:space="preserve">Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489097v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel 3D pixel concept for Geiger-mode detection in SOI technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a 3D silicon coincidence avalanche detector for charged particle tracking in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489132v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Lithography coupled with ALD growth of Alumina and Platinum Nanoislands Towards the Fabrication of Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7016,51 +7016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the irreversible transformation of Ti/TiOx/Ti junctions under electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7141,51 +7141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-integration based quenching circuit for Geiger-mode avalanche diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,51 +7500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,51 +7845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Bulk-Technology Tri-gates nMOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Zbierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7966,51 +7966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano fabrication of oxide patterns using Atomic Force Microscopy on titanium towards the development of Nano devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8569,277 +8569,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Capraro S.</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074511v1</w:t>
+                <w:t xml:space="preserve">hal-00604327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of RF Substrate Coupling Effects due to Vertical Interconnects in 3D Integrated Circuit Stacking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">“Characterization and Modelling of Substrate Coupling Effects in 3D Integrated Circuit Stacking” Materials for Advanced Metallization, March 7-10, 2010, Mechelen, Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacrevaz T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bermond C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivaz S. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capraro S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Propagation on Interconnects,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hidelsheim, Germany</w:t>
+              <w:t xml:space="preserve">Materials for Advanced Metallization, Mechelen, Belgium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604327v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de couplage RF par les substrats de silicium dans les empilements de circuits intégrés 3D</w:t>
               </w:r>
@@ -9319,277 +9319,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Poncet</w:t>
+                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacrevaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Rivaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t>
+              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604239v1</w:t>
+                <w:t xml:space="preserve">hal-00602866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fléchet</w:t>
+                <w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predictive High Frequency Effects of Substrate Coupling in 3D Integrated Circuits Stacking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602866v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Prospects of RF Oscillators Using Silicon Resonant Tunneling Diodes</w:t>
               </w:r>
@@ -9627,51 +9627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid-State Device Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.237-241</w:t>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9982,51 +9982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Silicon Coincidence Avalanche Detector (3D-SiCAD) for Hadrontherapy and Proton Tomography : Preliminary Results on Charged Particle Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,90 +10107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD growth of Platinum Nanoislands on Alumina for Single Electron Transistors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10245,51 +10245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the behavior of electrically stressed Ti/TiOx/Ti junctions fabricated by local anodic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10357,90 +10357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Evaporation for Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10495,51 +10495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10620,51 +10620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10745,51 +10745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10870,51 +10870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10995,51 +10995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by AFM lithography of nanostructured Ti/TiOx/Ti tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11433,51 +11433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Dolatpoor Lakeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Kammerer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benhammou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Golanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac00d0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Aguenounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZNKQ09W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoy-Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2575363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardenas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fathallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Viverge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrabina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chante" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB959E1CE9D655DEA786840FBF566E3738D2BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Habach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pellegrini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Andres Bianchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118956" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saxod" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Agnew" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Buj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coutier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC55480.2022.9911519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW56459.2022.10032759" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560684" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462754" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592555" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agnew" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567806" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278902" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254726v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489132v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graziosi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490294v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bounouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajjam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193381" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao Gao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489586v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Dolatpoor Lakeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Kammerer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benhammou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Golanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac00d0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Aguenounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZNKQ09W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoy-Navarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2575363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardenas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fathallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Viverge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrabina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chante" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB959E1CE9D655DEA786840FBF566E3738D2BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Habach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pellegrini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Andres Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118956" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saxod" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Agnew" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Buj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coutier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC55480.2022.9911519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW56459.2022.10032759" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560684" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462754" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592555" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agnew" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567806" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278902" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254726v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graziosi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490294v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bounouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajjam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193381" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao Gao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489586v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>