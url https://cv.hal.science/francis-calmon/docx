--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1068,408 +1068,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Efficiency Compact Planar Antenna for ISM Wireless Systems</w:t>
+                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazi Cao</w:t>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqun Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Calmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.7319275. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/7319275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888316v1</w:t>
+                <w:t xml:space="preserve">hal-01644827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation study of a novel 3D SPAD pixel in an advanced FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">P. Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Savoy-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.163 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644827v1</w:t>
+                <w:t xml:space="preserve">hal-01885619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of a novel 3D SPAD pixel in an advanced FD-SOI technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Calmon</w:t>
+                <w:t xml:space="preserve">A High-Efficiency Compact Planar Antenna for ISM Wireless Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazi Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lesieur</w:t>
+                <w:t xml:space="preserve">Zhiqun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Savoy-Navarro</w:t>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128, pp.163 - 171. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.7319275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/7319275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885619v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermal Modeling for 3-D Nanoscale Circuit Substrates: Noise</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Fakri-Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gontrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1566,1352 +1566,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization and TCAD simulations of multi-gate bulk nMOSFET</w:t>
+                <w:t xml:space="preserve">Study and characterization of the irreversible transformation of electrically stressed planar Ti/TiOx /Ti junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Zbierska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liviu Militaru</w:t>
+                <w:t xml:space="preserve">N. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françis Calmon</w:t>
+                <w:t xml:space="preserve">E. Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2015.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (14), pp.144502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4932646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488981v1</w:t>
+                <w:t xml:space="preserve">hal-02048470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and characterization of the irreversible transformation of electrically stressed planar Ti/TiOx /Ti junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Guillaume</w:t>
+                <w:t xml:space="preserve">Miniaturized Tunable TeraHertz Antenna Based on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Puyoo</w:t>
+                <w:t xml:space="preserve">Z. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Baboux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (8), pp. 1792-1794</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048470v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Tunable TeraHertz Antenna Based on Graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liviu Militaru</w:t>
+                <w:t xml:space="preserve">Preliminary simulation study of a Coincidence Avalanche Pixel Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.C06007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/06/C06007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489440v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary simulation study of a Coincidence Avalanche Pixel Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient and simple compact modeling approach for 3-D interconnects with IC׳s stack global electrical context consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Vignetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">Felipe Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quiquerez</w:t>
+                <w:t xml:space="preserve">Carole Plossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.C06007. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.153-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/10/06/C06007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489375v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and simple compact modeling approach for 3-D interconnects with IC׳s stack global electrical context consideration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunnel junction engineering for optimized Metallic Single Electron Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengyuan Sun</w:t>
+                <w:t xml:space="preserve">K. El Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Frantz</w:t>
+                <w:t xml:space="preserve">Mohamed-Amine Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Plossu</w:t>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (9), pp.2298-3003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2452575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02060679v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel junction engineering for optimized Metallic Single Electron Transistor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. El Hajjam</w:t>
+                <w:t xml:space="preserve">Design guidelines for the integration of Geiger-mode avalanche diodes in standard CMOS technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Vignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Amine Bounouar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Guilmain</w:t>
+                <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2452575⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.900 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489315v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design guidelines for the integration of Geiger-mode avalanche diodes in standard CMOS technologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Pittet</w:t>
+                <w:t xml:space="preserve">Electrical characterization and TCAD simulations of multi-gate bulk nMOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Zbierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Quiquerez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (10), pp.900 - 910. </w:t>
+              <w:t xml:space="preserve">, 2015, 46 (7), pp.588-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2015.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886644v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through silicon vias: from a physical point of view to a compact models initiation</w:t>
+                <w:t xml:space="preserve">Highly transparent low capacitance PEALD Al2O3-HfO2 tunnel junction engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengyuan Sun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">K. El Hajjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal for Computation and Mathematics in Electrical and Elec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33, pp.1462-1484</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.01A132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489936v1</w:t>
+                <w:t xml:space="preserve">hal-01490344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly transparent low capacitance PEALD Al2O3-HfO2 tunnel junction engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Poncelet</w:t>
+                <w:t xml:space="preserve">3D substrate modeling; from a first order electrical analysis, towards some possible signal fluctuations consideration, for radiofrequency circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gontrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Plossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.01A132</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.1061-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490344v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D substrate modeling; from a first order electrical analysis, towards some possible signal fluctuations consideration, for radiofrequency circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Through silicon vias: from a physical point of view to a compact models initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gontrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.1061-1068</w:t>
+              <w:t xml:space="preserve">The International Journal for Computation and Mathematics in Electrical and Elec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.1462-1484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490330v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced tunable nonreciprocal effect in CRLH coplanar transmission line on YIG without series capacitive loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar waveguides with or without barium ferrite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangéline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Elhinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Dark Count Rate of SPAD Implemented in CMOS FD-SOI Technology for True Random Number Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Habach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Dolatpoor Lakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Andres Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,991 +4854,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Transient Simulations of SPAD integrated in 28nm FD-SOI CMOS Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Photon Detection Probability of SPAD implemented in FD-SOI CMOS Technology with light-trapping concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hagen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Cellier</w:t>
+                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mandorlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Caen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622067v1</w:t>
+                <w:t xml:space="preserve">hal-03622066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Photon Detection Probability of SPAD implemented in FD-SOI CMOS Technology with light-trapping concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Golanski</w:t>
+                <w:t xml:space="preserve">An Active Quenching Circuit for a Native 3D SPAD Pixel in a 28 nm CMOS FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Dolatpoor Lakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560684⟩</w:t>
+              <w:t xml:space="preserve">IEEE NEWCAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622066v1</w:t>
+                <w:t xml:space="preserve">hal-03238121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active Quenching Circuit for a Native 3D SPAD Pixel in a 28 nm CMOS FDSOI Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dylan Issartel</w:t>
+                <w:t xml:space="preserve">3D Electro-optical Simulations for Improving the Photon Detection Probability of SPAD Implemented in FD-SOI CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mandorlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCAS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462754⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Dallas, United States. pp.301-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD54002.2021.9592555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238121v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electro-optical Simulations for Improving the Photon Detection Probability of SPAD Implemented in FD-SOI CMOS Technology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark Count Rate in Single-Photon Avalanche Diodes: characterization and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mandorlo</w:t>
+                <w:t xml:space="preserve">M. Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coignus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SISPAD54002.2021.9592555⟩</w:t>
+              <w:t xml:space="preserve">ESSCIRC / ESSDERC 2021 - IEEE 47th European Solid State Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.143-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC53450.2021.9567806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03515486v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Count Rate in Single-Photon Avalanche Diodes: characterization and modeling study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Buj</w:t>
+                <w:t xml:space="preserve">Avalanche Transient Simulations of SPAD integrated in 28nm FD-SOI CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coignus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Golanski</w:t>
+                <w:t xml:space="preserve">S. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCIRC / ESSDERC 2021 - IEEE 47th European Solid State Circuits Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France. pp.143-146, </w:t>
+              <w:t xml:space="preserve">2021 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Caen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSCIRC53450.2021.9567806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuroSOI-ULIS53016.2021.9560679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622065v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ultrafast Active Quenching Circuit for SPAD in CMOS 28nm FDSOI Technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPAD FDSOI cell optimization for lower dark count rate achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Issartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278902⟩</w:t>
+              <w:t xml:space="preserve">2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS49407.2020.9365292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254822v1</w:t>
+                <w:t xml:space="preserve">hal-03254726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPAD FDSOI cell optimization for lower dark count rate achievement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ultrafast Active Quenching Circuit for SPAD in CMOS 28nm FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Dolatpoor Lakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calmon F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS49407.2020.9365292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254726v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-biasing considerations with SPAD FDSOI: advantages and drawbacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Lowering the Dark Count Rate of SPAD Implemented in CMOS FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,112 +5867,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC 2019 - 49th European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cracow, Poland. pp.210-213, </w:t>
+              <w:t xml:space="preserve">EUROSOI ULIS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/essderc.2019.8901825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379994v1</w:t>
+                <w:t xml:space="preserve">hal-02333580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the Dark Count Rate of SPAD Implemented in CMOS FDSOI Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Body-biasing considerations with SPAD FDSOI: advantages and drawbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,112 +6001,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOI ULIS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">ESSDERC 2019 - 49th European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cracow, Poland. pp.210-213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/essderc.2019.8901825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333580v1</w:t>
+                <w:t xml:space="preserve">hal-02379994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of SPAD in 28nm FDSOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaves de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,90 +6196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoislands embedded in Al2O3 matrix: from ALD-based fabrication to structural to electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6321,90 +6321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD Platinum Nano-island SET Fabrication and Electrical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6446,64 +6446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel 3D SPAD architecture in an advanced FDSOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vignetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Intelligent Fast Interconnected and Efficient Devices for Frontier Exploitation in Research and Industry (INFIERI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, FermiLab, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6528,103 +6528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel 3D pixel concept for Geiger-mode detection in SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Graziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Savoy-Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6783,90 +6783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Lithography coupled with ALD growth of Alumina and Platinum Nanoislands Towards the Fabrication of Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6902,260 +6902,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing electrical performances of Metallic DG-SET based circuits by Tunnel junction engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Bounouar</w:t>
+                <w:t xml:space="preserve">On the irreversible transformation of Ti/TiOx/Ti junctions under electrical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Drouin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Energy Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489101v1</w:t>
+                <w:t xml:space="preserve">hal-01489096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the irreversible transformation of Ti/TiOx/Ti junctions under electrical stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Le Berre</w:t>
+                <w:t xml:space="preserve">Enhancing electrical performances of Metallic DG-SET based circuits by Tunnel junction engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Hajjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Albertini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489096v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-integration based quenching circuit for Geiger-mode avalanche diodes</w:t>
               </w:r>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t>
@@ -7269,459 +7269,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electrical Characteristics of Multi-Gate Bulk nMOSFET</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Microelectronics - MIEL 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201800v1</w:t>
+                <w:t xml:space="preserve">hal-01489838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical modeling of 3D interconnects: a set of tools under development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Towards Nano-Computing Blocks Using Room Temperature Double-Gate Single Electron Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Bounouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gontrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Intelligent Fast Interconnected and Efficient Devices for Frontier Exploitation in Research and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (NEWCAS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490294v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical modeling of 3D interconnects: a set of tools under development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gontrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Intelligent Fast Interconnected and Efficient Devices for Frontier Exploitation in Research and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489838v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Nano-Computing Blocks Using Room Temperature Double-Gate Single Electron Transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Calmon</w:t>
+                <w:t xml:space="preserve">Investigation of Electrical Characteristics of Multi-Gate Bulk nMOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Jolanta Zbierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (NEWCAS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Microelectronics - MIEL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Belgrade, Serbia. pp.95 - 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIEL.2014.6842094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489822v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Integration of CMOS Image Sensor with Coprocessor Using TSV last and Micro-Bumps Technologies</w:t>
               </w:r>
@@ -7832,103 +7832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Bulk-Technology Tri-gates nMOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Zbierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Systemes materiels-logiciels integres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7966,90 +7966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano fabrication of oxide patterns using Atomic Force Microscopy on titanium towards the development of Nano devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQNM (Seventh International Conference on Quantum, Nano and Micro Technologies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Barcelone, Spain</w:t>
@@ -8117,51 +8117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8359,51 +8359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique A Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9101,51 +9101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gontrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9909,51 +9909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Dolatpoor Lakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023, International Image Sensor Workshop (IISW), Crieff, United Kingdom, 21-25 May, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Crieff, United Kingdom. 2023</w:t>
@@ -10107,90 +10107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD growth of Platinum Nanoislands on Alumina for Single Electron Transistors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10232,103 +10232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the behavior of electrically stressed Ti/TiOx/Ti junctions fabricated by local anodic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the behavior of electrically stressed Ti/TiOx/Ti junctions fabricated by local anodic oxidation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France. 2015</w:t>
@@ -10357,103 +10357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Evaporation for Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shadow Edge Evaporation for Single Electron Transistors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France. 2015</w:t>
@@ -10482,103 +10482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
@@ -10607,103 +10607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
@@ -10732,90 +10732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10857,90 +10857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10982,90 +10982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by AFM lithography of nanostructured Ti/TiOx/Ti tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11152,77 +11152,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Signal IC Design addressed to Substrate Noise Immunity in Bulk Silicon ; towards 3D circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengyuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gontrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11433,51 +11433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Dolatpoor Lakeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Kammerer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benhammou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Golanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac00d0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Aguenounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZNKQ09W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoy-Navarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2575363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardenas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fathallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Viverge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrabina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chante" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB959E1CE9D655DEA786840FBF566E3738D2BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Habach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pellegrini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Andres Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118956" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saxod" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Agnew" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Buj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coutier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC55480.2022.9911519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW56459.2022.10032759" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560684" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462754" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592555" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agnew" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567806" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278902" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254726v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graziosi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489101v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490294v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bounouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajjam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193381" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao Gao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489586v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Dolatpoor Lakeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Kammerer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Issartel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Issartel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pittet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golanski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benhammou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Golanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac00d0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Aguenounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Vignetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZNKQ09W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savoy-Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2575363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quiquerez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/06/C06007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Hajjam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bounouar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ecoffey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilmain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2452575" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poncelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardenas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacrevaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Rivaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourmond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.06.083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP63HXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fathallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Viverge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrabina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Elhinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chante" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DB959E1CE9D655DEA786840FBF566E3738D2BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Habach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pellegrini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Andres Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118956" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saxod" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Agnew" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Buj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coutier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC55480.2022.9911519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Federspiel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamby" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW56459.2022.10032759" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560684" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462754" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592555" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622065v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agnew" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC53450.2021.9567806" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSOI-ULIS53016.2021.9560679" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254726v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaves de Albuquerque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS49407.2020.9365292" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278902" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041916" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2019.8901825" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486852" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Graziosi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886637v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069553" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489101v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886653v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018405v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudrain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charbonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bounouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajjam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique A Drouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062188v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houzet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193381" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073528v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farcy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074511v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid E." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrevaz T." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bermond C." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivaz S. De" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capraro S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roullard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao Gao" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489586v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>