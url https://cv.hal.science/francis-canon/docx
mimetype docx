--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -476,295 +476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing tannic acid astringency with aromas - effectiveness of whisky lactone and isoamyl acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Chaloyard</w:t>
+                <w:t xml:space="preserve">Alix Rollinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 469, pp.142299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203028v1</w:t>
+                <w:t xml:space="preserve">hal-04898701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing tannic acid astringency with aromas - effectiveness of whisky lactone and isoamyl acetate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+                <w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Proskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Ilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chaloyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 469, pp.142299. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04898701v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Vargiolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t>
@@ -878,429 +878,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Thermodynamic Insights into Dimerization Interfaces of Drosophila Glutathione Transferases</w:t>
+                <w:t xml:space="preserve">Development of New Models of Oral Mucosa to Investigate the Impact of the Structure of Transmembrane Mucin-1 on the Mucosal Pellicle Formation and Its Physicochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Clément Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Petiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Senty-Segault</w:t>
+                <w:t xml:space="preserve">Irma Custovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lirussi</w:t>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Bikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom14070758⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines12010139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642588v1</w:t>
+                <w:t xml:space="preserve">hal-04395339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astringency sensitivity to tannic acid: Effect of ageing and salivary proline-rich protein levels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Thermodynamic Insights into Dimerization Interfaces of Drosophila Glutathione Transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Septier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Nicolas Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chaloyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Senty-Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochms.2023.100192⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom14070758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495113v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of New Models of Oral Mucosa to Investigate the Impact of the Structure of Transmembrane Mucin-1 on the Mucosal Pellicle Formation and Its Physicochemical Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astringency sensitivity to tannic acid: Effect of ageing and salivary proline-rich protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irma Custovic</w:t>
+                <w:t xml:space="preserve">Mei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Avoscan</w:t>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris Bikker</w:t>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.139. </w:t>
+              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.100192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines12010139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fochms.2023.100192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395339v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of the MUC1 mucin in human oral lubrication by tribological in vitro studies</w:t>
               </w:r>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Vargiolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,563 +1548,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Insect and Mammal Glutathione Transferases in Chemoperception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariam Muradova</w:t>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.322. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (24), pp.3038-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13020322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011738v1</w:t>
+                <w:t xml:space="preserve">hal-04329230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Role of Insect and Mammal Glutathione Transferases in Chemoperception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Muradova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 597 (24), pp.3038-3048. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13020322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329230v1</w:t>
+                <w:t xml:space="preserve">hal-04011738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Flavor Potential Using Microbial β-Glucosidases in Food Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Characterization of human oxidoreductases involved in aldehyde odorant metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lirussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12244484⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395322v1</w:t>
+                <w:t xml:space="preserve">hal-04080823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of human oxidoreductases involved in aldehyde odorant metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+                <w:t xml:space="preserve">Unlocking Flavor Potential Using Microbial β-Glucosidases in Food Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Proskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lirussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Irina Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.4876. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (24), pp.4484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31769-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12244484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080823v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aldehyde dehydrogenases and aldo-keto reductases in human olfactory peri-receptor events</w:t>
               </w:r>
@@ -2129,64 +2129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.bjad029.01</w:t>
@@ -2209,1878 +2209,1878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of Cysteine Conjugates and Production of Flavor Sulfur Compounds by a Carbon–Sulfur Lyase from the Oral Anaerobe Fusobacterium nucleatum</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms of aroma persistence: From noncovalent interactions between aroma compounds and the oral mucosa to metabolization of aroma compounds by saliva and oral cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Neiers</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01727⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 373 (Part B), pp.131467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753716v1</w:t>
+                <w:t xml:space="preserve">hal-03443229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of aroma persistence: From noncovalent interactions between aroma compounds and the oral mucosa to metabolization of aroma compounds by saliva and oral cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of oenological tannins on aroma release and perception of oxidized and non-oxidized red wine: A dynamic real-time in-vivo study coupling sensory evaluation and analytical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Feron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabetta Pittari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Piombino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 373 (Part B), pp.131467. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131467⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443229v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oenological tannins on aroma release and perception of oxidized and non-oxidized red wine: A dynamic real-time in-vivo study coupling sensory evaluation and analytical chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
+                <w:t xml:space="preserve">Astringency sensitivity to tannic acid: effect of ageing and salivary flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131229⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27051617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408535v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astringency sensitivity to tannic acid: effect of ageing and salivary flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mei Wang</w:t>
+                <w:t xml:space="preserve">Expression Patterns of Drosophila Melanogaster Glutathione Transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Septier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27051617⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects13070612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611747v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Salivary Proteins and Dietary Polyphenols: Potential Consequences on Gastrointestinal Digestive Events</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of perireceptor events in flavor perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Proskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (21), pp.6317-6327. </w:t>
+              <w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.989291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frfst.2022.989291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03682613v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of perireceptor events in flavor perception</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between Salivary Proteins and Dietary Polyphenols: Potential Consequences on Gastrointestinal Digestive Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frfst.2022.989291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (21), pp.6317-6327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934249v1</w:t>
+                <w:t xml:space="preserve">hal-03682613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression Patterns of Drosophila Melanogaster Glutathione Transferases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+                <w:t xml:space="preserve">Role of human salivary enzymes in bitter taste perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Thomas Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunmeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13070612⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 386, pp.132798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728127v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of human salivary enzymes in bitter taste perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Metabolism of Cysteine Conjugates and Production of Flavor Sulfur Compounds by a Carbon–Sulfur Lyase from the Oral Anaerobe Fusobacterium nucleatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 386, pp.132798. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (32), pp.9969-9979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712655v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship Between Salivary Redox, Diet, and Food Flavor Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of oral microbiota on flavor perception: From food processing to in-mouth metabolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Amparo Gamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.612735. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2020.612735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10092006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171649v1</w:t>
+                <w:t xml:space="preserve">hal-03329685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of prebiotic fructans on retronasal aroma from elderly individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Oral enzymatic detoxification system: Insights obtained from proteome analysis to understand its potential impact on aroma metabolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26102906⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (6), pp.5516-5547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267712v1</w:t>
+                <w:t xml:space="preserve">hal-03388853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oral microbiota on flavor perception: From food processing to in-mouth metabolization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Capteurs de l’astringence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amparo Gamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03329685v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral enzymatic detoxification system: Insights obtained from proteome analysis to understand its potential impact on aroma metabolization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Neiers</w:t>
+                <w:t xml:space="preserve">Perspectives on astringency sensation: An alternative hypothesis on the molecular origin of astringency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Charles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12857⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (13), pp.3822-3826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388853v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on astringency sensation: An alternative hypothesis on the molecular origin of astringency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Physiological and oral parameters contribute prediction of retronasal aroma release in an elderly cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07474⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 342, pp.128355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173490v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs de l’astringence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Influence of prebiotic fructans on retronasal aroma from elderly individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26102906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619079v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and oral parameters contribute prediction of retronasal aroma release in an elderly cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The Relationship Between Salivary Redox, Diet, and Food Flavor Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 342, pp.128355. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.612735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2020.612735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02978502v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding retention and metabolization of aroma compounds using an in vitro model of oral mucosa</w:t>
               </w:r>
@@ -4092,77 +4092,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 318, pp.126468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4330,64 +4330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between odorants and glutathione transferases in the human olfactory cleft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Lj. Ranković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4598,90 +4598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités oxydo-réductrices dans la salive : modulation par l’alimentation et importance pour la perception sensorielle des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (4), pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4709,866 +4709,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new masticatory performance assessment method for infants: a feasibility study</w:t>
+                <w:t xml:space="preserve">Does interindividual variability of saliva affect the release and metabolisation of aroma compounds ex-vivo? The particular case of elderly suffering or not from hyposalivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tournier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Carolina Muñoz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.237-247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12388⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620564v1</w:t>
+                <w:t xml:space="preserve">hal-02626519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does interindividual variability of saliva affect the release and metabolisation of aroma compounds ex-vivo? The particular case of elderly suffering or not from hyposalivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Assessment wine aroma persistence by using an in vivo PTR-ToF-MS approach and its relationship with salivary parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12382⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24071277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626519v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment wine aroma persistence by using an in vivo PTR-ToF-MS approach and its relationship with salivary parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Multiscale Hill-type modeling of the mechanical muscle behavior driven by the neural drive in isometric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24071277⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.#103480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623589v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02307823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Hill-type modeling of the mechanical muscle behavior driven by the neural drive in isometric conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory epithelium and mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103480⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0220259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02307823v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02264544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory epithelium and mucus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faure</w:t>
+                <w:t xml:space="preserve">Nanoscale Mapping of the Physical Surface Properties of Human Buccal Cells and Changes Induced by Saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220259⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (39), pp.12647-12655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02264544v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Mapping of the Physical Surface Properties of Human Buccal Cells and Changes Induced by Saliva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new masticatory performance assessment method for infants: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Brulé</w:t>
+                <w:t xml:space="preserve">Lauriane Demonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice de Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourillot</w:t>
+                <w:t xml:space="preserve">Agnès Marduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (39), pp.12647-12655. </w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.237-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405320v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Salivary Hypofunction and Food Consumption in the Elderlies. A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5623,90 +5623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the release and metabolism of aroma compounds using micro-volume saliva samples by ex vivo approaches (vol 240, pg 275, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 265, pp.85-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,51 +5779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5874,77 +5874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main effects of human saliva on flavour perception and the potential contribution to food consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (4), pp.423-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5972,338 +5972,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva and flavor perception: Perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms of astringency: Structural alteration of the oral mucosal pellicle by dietary tannins and protective effect of bPRPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (30), pp.7873-7879. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628716v1</w:t>
+                <w:t xml:space="preserve">hal-02405048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of astringency: Structural alteration of the oral mucosal pellicle by dietary tannins and protective effect of bPRPs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saliva and flavor perception: Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 253, pp.79-87. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (30), pp.7873-7879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405048v1</w:t>
+                <w:t xml:space="preserve">hal-02628716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the release and metabolism of aroma compounds using micro-volume saliva samples by ex vivo approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 240, pp.275-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,64 +6350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of saliva in aroma release and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.212-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6605,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouletaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malayannan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6726,90 +6726,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The membrane-associated MUC1 improves adhesion of salivary MUC5B on buccal cells. Application to development of an in vitro cellular model of oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Oral Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.149-155. </w:t>
@@ -6847,51 +6847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action spectroscopy of a protonated peptide in the ultraviolet range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,480 +6958,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell excitation and ionization of a gas-phase protein: interplay between electronic structure and protein folding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+                <w:t xml:space="preserve">A method to evaluate chewing efficiency in infants through food bolus characterization: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nicolas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Julie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Miron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (16), pp.3132-3138. </w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241052v1</w:t>
+                <w:t xml:space="preserve">hal-01208112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding site of different tannins on a human salivary proline-rich protein evidenced by dissociative photoionization tandem mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">K-shell excitation and ionization of a gas-phase protein: interplay between electronic structure and protein folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Lj. Ranković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
+                <w:t xml:space="preserve">Catalin Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (20), pp.3039-3044. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (16), pp.3132-3138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212002v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to evaluate chewing efficiency in infants through food bolus characterization: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Tournier</w:t>
+                <w:t xml:space="preserve">Binding site of different tannins on a human salivary proline-rich protein evidenced by dissociative photoionization tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Salles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12116⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (20), pp.3039-3044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208112v1</w:t>
+                <w:t xml:space="preserve">hal-01212002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV action spectroscopy of protonated leucine-enkephalin peptide in the 6-14 eV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lj. Ranković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,51 +7504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des interactions tanins - protéines salivaires dans la sensation d'astringence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, mars/avril (269), pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7567,442 +7567,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Dependent UV Photodissociation of Gas-Phase Adenosine Monophosphate Nucleotide Ions: The Role of a Single Solvent Molecule</w:t>
+                <w:t xml:space="preserve">Retention effect of human saliva on aroma release and respective contribution of salivary mucin and alpha-amylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz500696b⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638052v1</w:t>
+                <w:t xml:space="preserve">hal-02632065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide dimer below ionization energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Energy-Dependent UV Photodissociation of Gas-Phase Adenosine Monophosphate Nucleotide Ions: The Role of a Single Solvent Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milosg Lj. Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+                <w:t xml:space="preserve">Nikola Skoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (3), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (11), pp.1994 - 1999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40826-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz500696b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211078v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention effect of human saliva on aroma release and respective contribution of salivary mucin and alpha-amylase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide dimer below ionization energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.424-431. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (3), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40826-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632065v1</w:t>
+                <w:t xml:space="preserve">hal-01211078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les mécanismes de perception de l'astringence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Avril (6), 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8053,51 +8053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8154,984 +8154,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939803v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of the salivary proline-rich protein IB5 in the presence of the tannin EgCG.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Valence shell direct double photodetachment in polyanions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la3041715⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837675v1</w:t>
+                <w:t xml:space="preserve">hal-00880436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation and dissociative photoionization mass spectrometry of proteins and noncovalent protein-ligand complexes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Interaction ligand – proteine : la sensation d’astringence sous les rayons VUV de DESIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rayon de Soleil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Novembre 2013 (N° 23), pp.4-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939839v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence shell direct double photodetachment in polyanions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Nanosolvation-induced stabilization of a protonated peptide dimer isolated in the gas phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Z Cerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063024⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7286-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201301667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880436v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction ligand – proteine : la sensation d’astringence sous les rayons VUV de DESIRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ipsi- and contralateral H-reflexes and V-waves after unilateral chronic Achilles tendon vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayon de Soleil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (9), pp.2223-2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2651-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642251v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipsi- and contralateral H-reflexes and V-waves after unilateral chronic Achilles tendon vibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Photo-induced electron detachment of protein polyanions in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2651-6⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4790165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409650v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosolvation-induced stabilization of a protonated peptide dimer isolated in the gas phase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+                <w:t xml:space="preserve">Photodissociation and dissociative photoionization mass spectrometry of proteins and noncovalent protein-ligand complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R A. R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Z Cerovski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (28), pp.7286-90. </w:t>
+              <w:t xml:space="preserve">, 2013, 52 (32), pp.8377-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201301667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201304046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863857v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced electron detachment of protein polyanions in the VUV range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Aggregation of the salivary proline-rich protein IB5 in the presence of the tannin EgCG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">Franck Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138 (6), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.1926-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4790165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la3041715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646411v1</w:t>
+                <w:t xml:space="preserve">hal-01837675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV synchrotron radiation: a new activation technique for tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.174 - 178. </w:t>
@@ -9169,103 +9169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Fragmentation of Radical Peptide Anions: Insights from Vacuum Ultra Violet Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (2), pp.274-281. </w:t>
@@ -9303,77 +9303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute postural modulation of the soleus H-reflex after Achilles tendon vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 523 (2), pp.154-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9604,64 +9604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, epub ahead of print. </w:t>
@@ -9724,77 +9724,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase protein inner-shell spectroscopy by coupling an ion trap with a soft x-ray beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9839,437 +9839,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation of peptides from detergents using ion mobility spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Aïcha Bagag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp205617x⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (22), pp.3436 - 3440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228312v1</w:t>
+                <w:t xml:space="preserve">hal-02643596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of peptides from detergents using ion mobility spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Folding of a salivary intrinsically disordered protein upon binding to tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ballivian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.5242⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (20), pp.7847-7852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja200534f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643596v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding of a salivary intrinsically disordered protein upon binding to tannins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (20), pp.7847-7852. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (32), pp.8933-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja200534f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp205617x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875405v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proline-Rich Salivary Proteins Have Extended Conformations</w:t>
               </w:r>
@@ -10383,349 +10383,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of a salivary intrinsically unstructured protein to bind different tannin targets revealed by mass spectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The hidden face of food phenolic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tarascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3997-9⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 501 (1), pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664266v1</w:t>
+                <w:t xml:space="preserve">hal-01243321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden face of food phenolic composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ability of a salivary intrinsically unstructured protein to bind different tannin targets revealed by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 501 (1), pp.16-22. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (2), pp.815-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2010.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3997-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243321v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, stoichiometry, and stability of salivary protein-tannin complexes by ESI-MS and ESI-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10827,51 +10827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ecdysteroid and other constituents from two Dioscorea species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10982,859 +10982,859 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for evaluating astringency in food products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The oral microbiome and its role in sensory perception and food choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alena Proskura</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chaloyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">FLAVOURsome and FlavourFerm - COST Workshop "Flavour frontiers: Science, Culture and Innovation in Fermentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brussels (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459704v1</w:t>
+                <w:t xml:space="preserve">hal-05459644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oral microbiome and its role in sensory perception and food choices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Chaloyard</w:t>
+                <w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Folia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAVOURsome and FlavourFerm - COST Workshop "Flavour frontiers: Science, Culture and Innovation in Fermentation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Brussels (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459644v1</w:t>
+                <w:t xml:space="preserve">hal-05459451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruben Ladeira</w:t>
+                <w:t xml:space="preserve">The role of the oral microbiome in sensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chaloyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">The FRANCE-JAPAN JOINT SYMPOSIUM 2025 in KUMAMOTO "Advancing France-Japan Collaboration in Food and Agritech"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459451v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the oral microbiome in sensory perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for evaluating astringency in food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Chaloyard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Proskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The FRANCE-JAPAN JOINT SYMPOSIUM 2025 in KUMAMOTO "Advancing France-Japan Collaboration in Food and Agritech"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kumamoto, Japan</w:t>
+              <w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459672v1</w:t>
+                <w:t xml:space="preserve">hal-05459704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Approaches to Astringency Evaluation in Plant Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mariam Muradova</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAVOURsome Satellite Event at 17th Weurman Flavour Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wageningen (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459573v1</w:t>
+                <w:t xml:space="preserve">hal-05459499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Innovative Approaches to Astringency Evaluation in Plant Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Neiers</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Proskura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">FLAVOURsome Satellite Event at 17th Weurman Flavour Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wageningen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459499v1</w:t>
+                <w:t xml:space="preserve">hal-05459573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. international Meet on food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11853,299 +11853,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecules of the flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827341v1</w:t>
+                <w:t xml:space="preserve">hal-03827290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules of the flavor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827290v1</w:t>
+                <w:t xml:space="preserve">hal-03827341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of saliva on flavor perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Collaboration in the Baltic Sea Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12164,545 +12164,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavour from the molecules to the behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828980v1</w:t>
+                <w:t xml:space="preserve">hal-03829017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of transmembrane mucin and dietary tannins on the electric properties of the oral mucosal pellicle studied by Scanning Microwave Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavour from the molecules to the behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boichot Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM BioMed Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nagoya-Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">Food Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772069v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du rayonnement synchrotron à l’étude des mécanismes moléculaires impliqués dans la perception de la flaveur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of transmembrane mucin and dietary tannins on the electric properties of the oral mucosal pellicle studied by Scanning Microwave Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Čustović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation TRANSFORM 2022 - Le synchrotron pour caractériser les bioressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">AFM BioMed Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nagoya-Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611554v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Apport du rayonnement synchrotron à l’étude des mécanismes moléculaires impliqués dans la perception de la flaveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Animation TRANSFORM 2022 - Le synchrotron pour caractériser les bioressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829017v1</w:t>
+                <w:t xml:space="preserve">hal-03611554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12727,103 +12727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of oxidoreductase enzymes in olfactory perireceptor events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boichot Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12848,103 +12848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité à l'astringence en fonction de l'âge est-elle liée aux Protéines Riches en Proline (PRP) de la salive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13008,64 +13008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORTHEM Food Science Lab Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Palermo, Italy</w:t>
@@ -13088,204 +13088,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms behind the phenomenon of food aroma persistence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Impact of oral molecular mechanisms involving salivary proteins on flavor perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">261st American Chemical Society National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">6. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192222v1</w:t>
+                <w:t xml:space="preserve">hal-03611679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oenological tannins on wine aroma before and after oxidation: a real-time study by coupling sensory (TDS) and chemical (PTR-ToF-MS) analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Pittari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Piombino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Pittari</w:t>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Verona, Italy</w:t>
@@ -13308,264 +13282,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oral molecular mechanisms involving salivary proteins on flavor perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A real-time in-vivo approach to explore tannins effect on aroma release and perception of red wine after air exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Pittari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Moio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611679v1</w:t>
+                <w:t xml:space="preserve">hal-03611732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time in-vivo approach to explore tannins effect on aroma release and perception of red wine after air exposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of EGCg on the metabolisation of aroma compounds and its implication on retronasal aroma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611732v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food BioTech Conference 2021 - Topic: Food Quality. Safety and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13584,519 +13610,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of EGCg on the metabolisation of aroma compounds and its implication on retronasal aroma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Oral molecular mechanisms and flavor perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Food BioTech Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611675v1</w:t>
+                <w:t xml:space="preserve">hal-03611564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral molecular mechanisms and flavor perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanisms behind the phenomenon of food aroma persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food BioTech Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">261st American Chemical Society National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611564v1</w:t>
+                <w:t xml:space="preserve">hal-03192222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual variability of oral metabolization and release of aroma compounds in elderly</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteomic characterization of the mucosal pellicle formed in vitro on a cellular model of oral epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Cabiddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Olianas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Wartburg Symposium on Flavor Chemistry and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Eisenach, Germany</w:t>
+              <w:t xml:space="preserve">Italian Proteomics Association and Hellenic Proteomics Society International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Catanzaro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915886v1</w:t>
+                <w:t xml:space="preserve">hal-02788475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic characterization of the mucosal pellicle formed in vitro on a cellular model of oral epithelium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interindividual variability of oral metabolization and release of aroma compounds in elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Proteomics Association and Hellenic Proteomics Society International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Catanzaro, Italy</w:t>
+              <w:t xml:space="preserve">12. Wartburg Symposium on Flavor Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Eisenach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788475v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen K-shell spectroscopy of isolated bare and solvated peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14138,51 +14138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between saliva, mucosae and flavor compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mediterranean Diet and Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14207,90 +14207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la variabilité interindividuelle de la salive humaine (flux et composition) sur la libération d’arômes et la perception de la flaveur chez le sujet âgé afin de mettre en place des stratégies d’élaboration des produits alimentaires pour un vieillissement en bonne santé « Food4Elderly »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14315,90 +14315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an in vivo ptr-tof-ms approach to determine differences in wine aroma release among wines spiked with different types of oenological tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14417,588 +14417,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the role of the oral mucosa in aroma release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ployon</w:t>
+                <w:t xml:space="preserve">Does human saliva drive flavour perception?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Agreenskills annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786041v1</w:t>
+                <w:t xml:space="preserve">hal-02916224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does human saliva drive flavour perception?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Muñoz González</w:t>
+                <w:t xml:space="preserve">A mucosal pellicle modifies the physical properties of epithelial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreenskills annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916224v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mucosal pellicle modifies the physical properties of epithelial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Application of an in vivo ptr-tof-ms approach to determine differences in wine aroma release among wines spiked with different types of oenological tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">4. Wine Active Compounds international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785880v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an in vivo ptr-tof-ms approach to determine differences in wine aroma release among wines spiked with different types of oenological tannins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">New insight on the role of the oral mucosa in aroma release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Wine Active Compounds international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916214v1</w:t>
+                <w:t xml:space="preserve">hal-02786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between aroma compounds and the oral mucosa could be responsible for aroma persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15023,90 +15023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité lipolytique salivaire humaine : Mise en évidence et études préliminaires de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15144,64 +15144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual differences in human saliva composition affect the partition of food and beverages aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15220,1326 +15220,1326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced fragmentation of gas-phase protonated leucine-enkephalin peptide in the VUV range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lj Rankovic</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740171v1</w:t>
+                <w:t xml:space="preserve">hal-01515661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of protonated Leucine-Enkephalin peptide in the VUV range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">In nose concentration of aroma compounds is modified by salivary protein composition and saliva stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264208v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution des interactions tanins - protéines salivaires dans la sensation d'astringence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t>
+              <w:t xml:space="preserve">14. Forum Oenologique de Davayé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Davayé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515661v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In nose concentration of aroma compounds is modified by salivary protein composition and saliva stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Astringency and the interactions between a human salivary proline-rich protein and tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérez Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">10. SOLEIL Users Meeting, Satellite WorkShop INRA‐SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchrotron SOLEIL, Jan 2015, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512394v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des interactions tanins - protéines salivaires dans la sensation d'astringence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mass spectrometry for the study of protein-ligand interactions and supramolecular complexes: Application to an intrinsically disordered protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Forum Oenologique de Davayé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Davayé, France</w:t>
+              <w:t xml:space="preserve">8. SMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSM; SFEAP, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916262v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astringency and the interactions between a human salivary proline-rich protein and tannins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Photodissociation of protonated Leucine-Enkephalin peptide in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Lj. Ranković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Z. Cerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pérez Javier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. SOLEIL Users Meeting, Satellite WorkShop INRA‐SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29. International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toledo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916255v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry for the study of protein-ligand interactions and supramolecular complexes: Application to an intrinsically disordered protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Photoinduced fragmentation of gas-phase protonated leucine-enkephalin peptide in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lj Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. SMAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29.International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid. ESP., Jul 2015, Tolède, Spain. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916230v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is aroma release affected by salivary composition ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Localization of the binding site of different model tannins on the salivary PRP IB5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454497v1</w:t>
+                <w:t xml:space="preserve">hal-01837800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the binding site of different model tannins on the salivary PRP IB5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ployon</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837800v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the binding site of different model tannins on the salivary PRP IB5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Localization of the tannin-binding site on the salivary PRP IB5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">10. European Symposium on Saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837801v1</w:t>
+                <w:t xml:space="preserve">hal-01601533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the tannin-binding site on the salivary PRP IB5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Is aroma release affected by salivary composition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Symposium on Saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, NA, France</w:t>
+              <w:t xml:space="preserve">14th Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601533v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction fo energetic photons with bare and nanosolvated biopolymers isolated in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Nanoscale Insights into Ion Beam Cancer Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sopot, Poland</w:t>
@@ -16581,90 +16581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization energy of gas phase protein cations and its dependence on charge state_and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Orsay, France</w:t>
@@ -16719,51 +16719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16808,290 +16808,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L17: Astringency, a new insight into salivary PRP - tannin interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Localization of non-covalent protein-ligand binding sites by top-down mass spectrometry based on vacuum ultra-violet (VUV) activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Food Oral Processing - Physics, Physiology and Psychology of Eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t>
+              <w:t xml:space="preserve">JFSM 2012 (congrès des journées françaises de la spectrométrie de masse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805029v1</w:t>
+                <w:t xml:space="preserve">hal-01594400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of non-covalent protein-ligand binding sites by top-down mass spectrometry based on vacuum ultra-violet (VUV) activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">L17: Astringency, a new insight into salivary PRP - tannin interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSM 2012 (congrès des journées françaises de la spectrométrie de masse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Food Oral Processing - Physics, Physiology and Psychology of Eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594400v1</w:t>
+                <w:t xml:space="preserve">hal-02805029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interactions occurring between proline rich proteins and tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérez Javier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17133,90 +17133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding functions of a human intrinsically unstructured protein involved in astringency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale Sciences des Aliments - Sciences des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17241,90 +17241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannin interactions with a human basic salivary proline rich protein studied by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ballivian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17366,90 +17366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry contribution to understand function of an human intrinsically unstructured protein involved in astringency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ballivian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17491,103 +17491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic salivary proline rich proteins involved in astringency studied by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Egmund aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17612,51 +17612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins interactions with a human basic salivary proline rich protein studied by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17795,64 +17795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Proskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17920,77 +17920,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Proskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t>
@@ -18032,90 +18032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
@@ -18183,64 +18183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t>
@@ -18269,103 +18269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucin MUC1: a key protein in oral physiology and the molecular mechanisms of sensory perception of astringency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Čustović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
@@ -18388,329 +18388,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’oxydation des polyphénols en modèle jus de fruit sur la perception et les mécanismes de l’astringence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a new in vitro model of oral mucosa to investigate a new hypothesis on the molecular origin of astringency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Čustović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684380v1</w:t>
+                <w:t xml:space="preserve">hal-03772071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new in vitro model of oral mucosa to investigate a new hypothesis on the molecular origin of astringency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’oxydation des polyphénols en modèle jus de fruit sur la perception et les mécanismes de l’astringence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772071v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of saliva and astringent compounds on tongue mechanical properties : an ex vivo investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Vargiolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18761,103 +18761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary redox status: a key parameter involved in the release and perception of sensory stimuli in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Schöps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
@@ -18880,562 +18880,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité masticatoire du jeune enfant permet-elle d'expliquer l'acceptabilité des aliments solides pendant la période de diversification alimentaire ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Unravelling the effects of interindividual variability of human saliva (flow and composition) on aroma compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Munoz-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785946v1</w:t>
+                <w:t xml:space="preserve">hal-02916386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the effects of interindividual variability of human saliva (flow and composition) on aroma compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'efficacité masticatoire du jeune enfant permet-elle d'expliquer l'acceptabilité des aliments solides pendant la période de diversification alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Demonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Munoz-Gonzalez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Weenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916386v1</w:t>
+                <w:t xml:space="preserve">hal-02785946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mucosa and mucosal pellicle in aroma persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94. IADR (International Association for Dental Research) General Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grindelwald, Switzerland. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795160v1</w:t>
+                <w:t xml:space="preserve">hal-02795161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of mucosa and mucosal pellicle in aroma persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grindelwald, Switzerland. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">94. IADR (International Association for Dental Research) General Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795161v1</w:t>
+                <w:t xml:space="preserve">hal-02795160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the main salivary proteins on aroma release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Symposium on Saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19486,51 +19486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19581,77 +19581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucin and α-amylase, the main salivary proteins, impact on aroma release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International Goût-Nutrition-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19670,407 +19670,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does salivary composition impact the release of aroma?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Design of an in-vitro model of oral mucosa: microscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. International Dairy Journal, 2014, International Dairy Journal</w:t>
+              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526267v1</w:t>
+                <w:t xml:space="preserve">hal-02795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an in-vitro model of oral mucosa: microscopic characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Mucin and α-amylase, the main salivary proteins, impact on aroma release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">9.congrès international Goût nutrition santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dijon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795372v1</w:t>
+                <w:t xml:space="preserve">hal-02793691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin and α-amylase, the main salivary proteins, impact on aroma release</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Does salivary composition impact the release of aroma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.congrès international Goût nutrition santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dijon, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">The 14th Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. International Dairy Journal, 2014, International Dairy Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793691v1</w:t>
+                <w:t xml:space="preserve">hal-01526267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide: partial ion yield dependence on type of sequence fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20125,77 +20125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">УТИЦАЈ НАНОСОЛВАТАЦИЈЕ НА СТАБИЛНОСТ ПЕПТИДА ИЗОЛОВАНОГ У ГАСНОЈ ФАЗИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20250,77 +20250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV photodissociation of bare and nanosolvated protonated nucleotide isolated in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20362,90 +20362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does saliva modify the volatility of aroma compounds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tromelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charfedinne Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20481,329 +20481,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV-photodissociation of peptides in the gas phase probed by synchrotron radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Coupling of a linear ion trap with a VUV beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">SMAP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916782v1</w:t>
+                <w:t xml:space="preserve">hal-02917182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of a linear ion trap with a VUV beamline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">VUV-photodissociation of peptides in the gas phase probed by synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">59. ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917182v1</w:t>
+                <w:t xml:space="preserve">hal-02916782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of VUV synchrotron radiation to proteomic and analytical mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20845,103 +20845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV-photodissociation of peptides in the gas phase probed by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
@@ -20970,51 +20970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la spectrométrie de masse à l'étude d'une protéine non structurée riche en proline impliquée dans le phénomène d'astringence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21022,51 +21022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Boze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
@@ -21127,90 +21127,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-mouth metabolism of flavor compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Guichard; Christian Salles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavor: From Food to Behaviors, Wellbeing and Health, Second edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, , pp.87-101, 2023, 978-0-323-89903-1. </w:t>
@@ -21248,77 +21248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Molecular Basis of Aroma Persistence Using Real-Time Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Muñoz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ángeles Pozo-Bayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Flavor: Capturing Aroma Using Real-Time Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1402 (chapitre 5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21365,51 +21365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between saliva and flavour compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21460,77 +21460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is aroma release affected by salivary composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21581,119 +21581,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chimie de l’astringence mieux décrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La sensation d’astringence, une histoire de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, pp.3</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917217v1</w:t>
+                <w:t xml:space="preserve">hal-02917219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiqué de Presse INRA : Francis Canon, chercheur Centre des Sciences du goût et de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21705,220 +21705,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensation d’astringence, une histoire de protéines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La sensation d'astringence, une histoire de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2018, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917219v1</w:t>
+                <w:t xml:space="preserve">hal-02788653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensation d'astringence, une histoire de protéines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La Chimie de l’astringence mieux décrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, 2 p</w:t>
+              <w:t xml:space="preserve">2018, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788653v1</w:t>
+                <w:t xml:space="preserve">hal-02917217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astringency and the interaction between a human salivary proline rich-protein and tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21953,51 +21953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron radiation -tandem mass spectrometry for proteomic and structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22015,90 +22015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensation d’astringence sous les rayons UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22204,51 +22204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Vargiolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22287,103 +22287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astringency sensitivity to tannic acid: effect of ageing and salivary flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -22441,51 +22441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la spectrométrie de masse à l’étude des interactions entre les protéines salivaires riches en proline et les tanins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. CENTRE INTERNATIONAL D’ETUDES SUPERIEURES EN SCIENCES AGRONOMIQUES, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22544,51 +22544,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des mécanismes moléculaires impliquant la muqueuse orale et les protéines salivaires sur la perception de la flaveur : exemples de l’astringence et de la perception aromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne (UB), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22696,51 +22696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55615AFD"/>
+    <w:nsid w:val="26E81AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22927,51 +22927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-canon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-5007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136738427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7692-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04898701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Hermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14070758" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2023.100192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82176-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Aleksandrova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244484" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lirussi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31769-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Saliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brule" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131467" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pittari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piombino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051617" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.989291" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132798" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.612735" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102906" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gamero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12857" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07474" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128355" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00994f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.06.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demonteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marduel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12388" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12382" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071277" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220259" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.05.076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118000113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01998" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04762A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01288" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.11.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12116" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82B2E5634683D971F760C8469EA7218B547AE66C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939080" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z. Cerovski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosg Lj. Rankovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Skoro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500696b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211078v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40826-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939803v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21398" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5W9S6ST-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3041715" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Nahon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QN1Q29G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880436v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863857v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z Cerovski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301667" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZCS99Q3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646411v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790165" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512001057" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0285-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT51WJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204435" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNVX3384-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300324z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bagag" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Naour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5242" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95R0C3GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875405v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ballivian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja200534f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand Dominique" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.050" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3997-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S3LHRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tarascou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazauric" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2010.03.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQP7HFHS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3180-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CXW6T97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915056v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyamoto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongmo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2008.03.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWFD0FZ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459672v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459573v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827290v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828980v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichot Valentin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772069v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma &#268;ustovi&#263;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611554v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819414v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041461v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611500v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611649v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611679v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611732v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Moio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611675v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611564v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915886v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787826v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bozek" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915889v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915913v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916224v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916214v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740171v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj Rankovic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012034" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264208v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Z. Cerovski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112030" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512394v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916255v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Javier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916230v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454497v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837800v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837801v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601533v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804982v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573564v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573562v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805029v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594400v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916275v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pate" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916299v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916280v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916355v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916372v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916366v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095217v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772071v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916377v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916382v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ps" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785946v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916386v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz-Gonzalez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916406v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916410v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Refregiers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454472v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526267v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804980v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804966v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804981v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808025v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916782v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917182v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916781v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917179v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917186v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002368v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00003-7" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454946v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Pozo-Bay&#243;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582303v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182847v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917217v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791762v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917219v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788653v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917222v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809045v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668609v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197651v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917210v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917216v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-canon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-5007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136738427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7692-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04898701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Hermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14070758" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2023.100192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82176-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lirussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31769-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Aleksandrova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244484" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Saliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pittari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piombino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051617" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.989291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132798" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01727" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gamero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12857" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128355" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102906" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.612735" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00994f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.06.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12382" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071277" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demonteil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marduel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12388" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.05.076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118000113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04762A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12116" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82B2E5634683D971F760C8469EA7218B547AE66C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241052v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01288" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939080" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632065v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z. Cerovski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosg Lj. Rankovic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Skoro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500696b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211078v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40826-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939803v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21398" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5W9S6ST-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z Cerovski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301667" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZCS99Q3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Nahon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QN1Q29G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3041715" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512001057" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0285-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT51WJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204435" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNVX3384-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300324z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643596v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bagag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Naour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5242" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95R0C3GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875405v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ballivian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja200534f" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand Dominique" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.050" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243321v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tarascou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazauric" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2010.03.018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQP7HFHS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3997-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S3LHRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3180-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CXW6T97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915056v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyamoto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongmo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2008.03.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWFD0FZ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459704v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459573v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827290v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828980v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichot Valentin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772069v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma &#268;ustovi&#263;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611554v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819414v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041461v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611500v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611679v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611649v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Moio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611675v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611564v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787826v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bozek" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915889v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915913v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916214v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916262v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916255v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Javier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264208v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Z. Cerovski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112030" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740171v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj Rankovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012034" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837800v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837801v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601533v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454497v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804982v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573564v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573562v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594400v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805029v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916275v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pate" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916299v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916280v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916355v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916372v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916366v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095217v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772071v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916377v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916382v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ps" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916386v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz-Gonzalez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785946v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916406v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916410v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Refregiers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454472v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793691v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526267v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804980v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804966v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804981v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808025v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917182v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916782v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916781v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917179v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917186v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002368v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00003-7" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454946v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Pozo-Bay&#243;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582303v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182847v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917219v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791762v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788653v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917217v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917222v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809045v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668609v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197651v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917210v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917216v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>