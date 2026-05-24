--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,22641 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22590 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis Canon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francis-canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6140-5007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136738427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-W14-XwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7692-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary isothiocyanates inhibit the oxidative activity of salivary aldehyde dehydrogenase ALDH3A1 and modulate aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 508 (Part A), pp.148324. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human Oral Bacterial β-Glucosidase Involved in Aroma Release from Glycosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74 (3), pp.2941-2950. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c13712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing tannic acid astringency with aromas - effectiveness of whisky lactone and isoamyl acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Rollinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 469, pp.142299. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ability of Basic and Glycosylated Proline-Rich Proteins to Protect Oral Enzymes from Polyphenol Inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (33), pp.21000-21008. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of astringent compounds on oral lubrication and the protective role of proline-rich proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-29493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Thermodynamic Insights into Dimerization Interfaces of Drosophila Glutathione Transferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Senty-Segault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.758. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom14070758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astringency sensitivity to tannic acid: Effect of ageing and salivary proline-rich protein levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.100192. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2023.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of New Models of Oral Mucosa to Investigate the Impact of the Structure of Transmembrane Mucin-1 on the Mucosal Pellicle Formation and Its Physicochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Custovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Bikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines12010139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of the MUC1 mucin in human oral lubrication by tribological in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.31019. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82176-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Insect and Mammal Glutathione Transferases in Chemoperception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.322. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13020322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–activity analysis suggests an olfactory function for the unique antennal delta glutathione transferase of &amp;lt;i&amp;gt;Apis mellifera&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 597 (24), pp.3038-3048. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.14770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Flavor Potential Using Microbial β-Glucosidases in Food Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Aleksandrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (24), pp.4484. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12244484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of human oxidoreductases involved in aldehyde odorant metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.4876. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-31769-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aldehyde dehydrogenases and aldo-keto reductases in human olfactory peri-receptor events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad029.01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of aroma persistence: From noncovalent interactions between aroma compounds and the oral mucosa to metabolization of aroma compounds by saliva and oral cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 373 (Part B), pp.131467. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oenological tannins on aroma release and perception of oxidized and non-oxidized red wine: A dynamic real-time in-vivo study coupling sensory evaluation and analytical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Pittari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Piombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 372, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astringency sensitivity to tannic acid: effect of ageing and salivary flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.1617. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27051617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Salivary Proteins and Dietary Polyphenols: Potential Consequences on Gastrointestinal Digestive Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (21), pp.6317-6327. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of perireceptor events in flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.989291. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frfst.2022.989291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression Patterns of Drosophila Melanogaster Glutathione Transferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chertemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (7), pp.612. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects13070612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human salivary enzymes in bitter taste perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunmeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 386, pp.132798. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of Cysteine Conjugates and Production of Flavor Sulfur Compounds by a Carbon–Sulfur Lyase from the Oral Anaerobe Fusobacterium nucleatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (32), pp.9969-9979. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oral microbiota on flavor perception: From food processing to in-mouth metabolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Gamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.2006. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10092006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral enzymatic detoxification system: Insights obtained from proteome analysis to understand its potential impact on aroma metabolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (6), pp.5516-5547. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on astringency sensation: An alternative hypothesis on the molecular origin of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (13), pp.3822-3826. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs de l’astringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and oral parameters contribute prediction of retronasal aroma release in an elderly cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 342, pp.128355. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Relationship Between Salivary Redox, Diet, and Food Flavor Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.612735. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2020.612735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prebiotic fructans on retronasal aroma from elderly individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (10), pp.2906. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26102906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding retention and metabolization of aroma compounds using an in vitro model of oral mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 318, pp.126468. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between odorants and glutathione transferases in the human olfactory cleft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (8), pp.645-654. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic characterization of the mucosal pellicle formed in vitro on a cellular model of oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hyvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Olianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Manconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.103797. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen K-shell spectroscopy of isolated progressively solvated peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Jänkälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Lj. Ranković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (23), pp.12909-12917. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp00994f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités oxydo-réductrices dans la salive : modulation par l’alimentation et importance pour la perception sensorielle des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (4), pp.184-196. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2020.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does interindividual variability of saliva affect the release and metabolisation of aroma compounds ex-vivo? The particular case of elderly suffering or not from hyposalivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment wine aroma persistence by using an in vivo PTR-ToF-MS approach and its relationship with salivary parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (7), pp.1277. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24071277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Hill-type modeling of the mechanical muscle behavior driven by the neural drive in isometric conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.#103480. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02307823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory epithelium and mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0220259. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02264544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Mapping of the Physical Surface Properties of Human Buccal Cells and Changes Induced by Saliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Neslihan Aybeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (39), pp.12647-12655. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new masticatory performance assessment method for infants: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Demonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (3), pp.237-247. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Salivary Hypofunction and Food Consumption in the Elderlies. A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (3), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-017-0960-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the release and metabolism of aroma compounds using micro-volume saliva samples by ex vivo approaches (vol 240, pg 275, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.85-85. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.05.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Deuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main effects of human saliva on flavour perception and the potential contribution to food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (4), pp.423-431. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665118000113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliva and flavor perception: Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (30), pp.7873-7879. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of astringency: Structural alteration of the oral mucosal pellicle by dietary tannins and protective effect of bPRPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the release and metabolism of aroma compounds using micro-volume saliva samples by ex vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.275-285. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of TIEG1 on the structural properties of fast- and slow-twitch skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malayannam Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hawse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.25252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of saliva in aroma release and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226, pp.212-220. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of TIEG1 Deletion on the Passive Mechanical Properties of Fast and Slow Twitch Skeletal Muscles in Female Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouletaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malayannan Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Hawse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0164566. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The membrane-associated MUC1 improves adhesion of salivary MUC5B on buccal cells. Application to development of an in vitro cellular model of oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.149-155. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action spectroscopy of a protonated peptide in the ultraviolet range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (39), pp.25725-25733. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP04762A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-shell excitation and ionization of a gas-phase protein: interplay between electronic structure and protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloš Lj. Ranković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (16), pp.3132-3138. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding site of different tannins on a human salivary proline-rich protein evidenced by dissociative photoionization tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (20), pp.3039-3044. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to evaluate chewing efficiency in infants through food bolus characterization: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (2), pp.113-119. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV action spectroscopy of protonated leucine-enkephalin peptide in the 6-14 eV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lj. Ranković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Milosavljević</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (24), pp.244311. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des interactions tanins - protéines salivaires dans la sensation d'astringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, mars/avril (269), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Dependent UV Photodissociation of Gas-Phase Adenosine Monophosphate Nucleotide Ions: The Role of a Single Solvent Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Z. Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosg Lj. Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Skoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (11), pp.1994 - 1999. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz500696b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide dimer below ionization energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Z. Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Lj. Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-40826-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention effect of human saliva on aroma release and respective contribution of salivary mucin and alpha-amylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.424-431. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les mécanismes de perception de l'astringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avril (6), 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of synchrotron radiation to photoactivation studies of biomolecular ions in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The French Regional Issue of Mass Spectrometry Reviews, 33 (6), pp.424-441. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.21398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939803v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence shell direct double photodetachment in polyanions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.3024. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipsi- and contralateral H-reflexes and V-waves after unilateral chronic Achilles tendon vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (9), pp.2223-2231. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-013-2651-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction ligand – proteine : la sensation d’astringence sous les rayons VUV de DESIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayon de Soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Novembre 2013 (N° 23), pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosolvation-induced stabilization of a protonated peptide dimer isolated in the gas phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Z Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (28), pp.7286-90. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201301667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced electron detachment of protein polyanions in the VUV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (6), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4790165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of the salivary proline-rich protein IB5 in the presence of the tannin EgCG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (6), pp.1926-37. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la3041715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodissociation and dissociative photoionization mass spectrometry of proteins and noncovalent protein-ligand complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R A. R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (32), pp.8377-81. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201304046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV synchrotron radiation: a new activation technique for tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.174 - 178. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049512001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Fragmentation of Radical Peptide Anions: Insights from Vacuum Ultra Violet Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.274-281. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-011-0285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute postural modulation of the soleus H-reflex after Achilles tendon vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 523 (2), pp.154-157. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Charge-State Dependence of the Gas-Phase Ionization Energy of Proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201204435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast [i]in vacuo[/i] photon shutter for synchrotron radiation quadrupole ion trap tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Milosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 279, pp.34-36. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase protein inner-shell spectroscopy by coupling an ion trap with a soft x-ray beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Miron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (9), pp.1191 - 1196. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz300324z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of peptides from detergents using ion mobility spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bagag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Naour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (22), pp.3436 - 3440. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folding of a salivary intrinsically disordered protein upon binding to tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ballivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (20), pp.7847-7852. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja200534f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Rahman Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (32), pp.8933-9. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp205617x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proline-Rich Salivary Proteins Have Extended Conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Boze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vernhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (2), pp.656-665. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a salivary intrinsically unstructured protein to bind different tannin targets revealed by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (2), pp.815-822. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-3997-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden face of food phenolic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tarascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 501 (1), pp.16-22. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abb.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, stoichiometry, and stability of salivary protein-tannin complexes by ESI-MS and ESI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 395 (8), pp.2535-2545. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3180-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ecdysteroid and other constituents from two Dioscorea species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dongmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Lacaille-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (7), pp.559-563. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oral microbiome and its role in sensory perception and food choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome and FlavourFerm - COST Workshop "Flavour frontiers: Science, Culture and Innovation in Fermentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brussels (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the oral microbiome in sensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chaloyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The FRANCE-JAPAN JOINT SYMPOSIUM 2025 in KUMAMOTO "Advancing France-Japan Collaboration in Food and Agritech"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kumamoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for evaluating astringency in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic release of volatile sulfur compounds in-mouth and the role of oral microbiota C-S lyases in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Approaches to Astringency Evaluation in Plant Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAVOURsome Satellite Event at 17th Weurman Flavour Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wageningen (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international Meet on food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules of the flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IATA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Agroquímica y Tecnología de Alimentos, Jun 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of saliva on flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Collaboration in the Baltic Sea Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour from the molecules to the behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boichot Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of transmembrane mucin and dietary tannins on the electric properties of the oral mucosal pellicle studied by Scanning Microwave Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Čustović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM BioMed Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nagoya-Okazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du rayonnement synchrotron à l’étude des mécanismes moléculaires impliqués dans la perception de la flaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation TRANSFORM 2022 - Le synchrotron pour caractériser les bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of flavor sulfur precursors by the oral microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism and production of flavor sulfur compounds by oral microbiota enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT2022 International Conference on Food chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oxidoreductase enzymes in olfactory perireceptor events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boichot Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité à l'astringence en fonction de l'âge est-elle liée aux Protéines Riches en Proline (PRP) de la salive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of human metabolizing enzymes in food perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORTHEM Food Science Lab Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oenological tannins on wine aroma before and after oxidation: a real-time study by coupling sensory (TDS) and chemical (PTR-ToF-MS) analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Pittari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Piombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cordelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrowine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oral molecular mechanisms involving salivary proteins on flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time in-vivo approach to explore tannins effect on aroma release and perception of red wine after air exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Pittari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Moio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food BioTech Conference 2021 - Topic: Food Quality. Safety and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of EGCg on the metabolisation of aroma compounds and its implication on retronasal aroma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral molecular mechanisms and flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food BioTech Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms behind the phenomenon of food aroma persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">261st American Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual variability of oral metabolization and release of aroma compounds in elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Wartburg Symposium on Flavor Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic characterization of the mucosal pellicle formed in vitro on a cellular model of oral epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Olianas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Proteomics Association and Hellenic Proteomics Society International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Catanzaro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen K-shell spectroscopy of isolated bare and solvated peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Lj. Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jänkälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school and international symposium on the physics of ionized gases (SPIG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belgrade, Serbia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between saliva, mucosae and flavor compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mediterranean Diet and Gastronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la variabilité interindividuelle de la salive humaine (flux et composition) sur la libération d’arômes et la perception de la flaveur chez le sujet âgé afin de mettre en place des stratégies d’élaboration des produits alimentaires pour un vieillissement en bonne santé « Food4Elderly »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an in vivo ptr-tof-ms approach to determine differences in wine aroma release among wines spiked with different types of oenological tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does human saliva drive flavour perception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreenskills annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mucosal pellicle modifies the physical properties of epithelial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Neslihan Aybeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an in vivo ptr-tof-ms approach to determine differences in wine aroma release among wines spiked with different types of oenological tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Wine Active Compounds international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the role of the oral mucosa in aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pradels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between aroma compounds and the oral mucosa could be responsible for aroma persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pradels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité lipolytique salivaire humaine : Mise en évidence et études préliminaires de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in human saliva composition affect the partition of food and beverages aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astringency and the interactions between a human salivary proline-rich protein and tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérez Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. SOLEIL Users Meeting, Satellite WorkShop INRA‐SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron SOLEIL, Jan 2015, Saint-Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In nose concentration of aroma compounds is modified by salivary protein composition and saliva stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des interactions tanins - protéines salivaires dans la sensation d'astringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Forum Oenologique de Davayé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Davayé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry for the study of protein-ligand interactions and supramolecular complexes: Application to an intrinsically disordered protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSM; SFEAP, Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodissociation of protonated Leucine-Enkephalin peptide in the VUV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Lj. Ranković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Z. Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toledo, Spain. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced fragmentation of gas-phase protonated leucine-enkephalin peptide in the VUV range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lj Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Milosavljevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29.International Conference on Photonic, Electronic, and Atomic Collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Madrid. ESP., Jul 2015, Tolède, Spain. pp.6, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of the binding site of different model tannins on the salivary PRP IB5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of the binding site of different model tannins on the salivary PRP IB5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. european symposium on Saliva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of the tannin-binding site on the salivary PRP IB5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Saliva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is aroma release affected by salivary composition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction fo energetic photons with bare and nanosolvated biopolymers isolated in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Z. Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Nanoscale Insights into Ion Beam Cancer Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization energy of gas phase protein cations and its dependence on charge state_and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of VUV synchroton radiation to proteomic and analytical mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. international conference on Synchroton radiation instrumentation (Sri 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L17: Astringency, a new insight into salivary PRP - tannin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing - Physics, Physiology and Psychology of Eating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of non-covalent protein-ligand binding sites by top-down mass spectrometry based on vacuum ultra-violet (VUV) activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSM 2012 (congrès des journées françaises de la spectrométrie de masse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions occurring between proline rich proteins and tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérez Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SOLEIL Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron SOLEIL, Jan 2011, Saint-Aubin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding functions of a human intrinsically unstructured protein involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Sciences des Aliments - Sciences des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin interactions with a human basic salivary proline rich protein studied by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ballivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Albrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass spectrometry contribution to understand function of an human intrinsically unstructured protein involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ballivian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Albrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Mass Spectrometry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic salivary proline rich proteins involved in astringency studied by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on saliva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Egmund aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannins interactions with a human basic salivary proline rich protein studied by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Boze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In XXIVth International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of oral bacterial glycosidases in human flavor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of three human salivary proline-rich proteins involved in astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Muradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIA4 « Excellences » HARMI: HARnessing MIcrobiomes for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aldehyde dehydrogenases and aldo-keto reductases on human olfactory peri-receptor events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin MUC1: a key protein in oral physiology and the molecular mechanisms of sensory perception of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Čustović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’oxydation des polyphénols en modèle jus de fruit sur la perception et les mécanismes de l’astringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new in vitro model of oral mucosa to investigate a new hypothesis on the molecular origin of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Čustović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of saliva and astringent compounds on tongue mechanical properties : an ex vivo investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary redox status: a key parameter involved in the release and perception of sensory stimuli in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schöps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of interindividual variability of human saliva (flow and composition) on aroma compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Munoz-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité masticatoire du jeune enfant permet-elle d'expliquer l'acceptabilité des aliments solides pendant la période de diversification alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Demonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Weenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mucosa and mucosal pellicle in aroma persistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pradels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. IADR (International Association for Dental Research) General Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ece Neslihan Aybeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grindelwald, Switzerland. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the main salivary proteins on aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Saliva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic spectroscopy of polypeptides in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Milosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Refregiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Physics and Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin and α-amylase, the main salivary proteins, impact on aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Goût-Nutrition-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does salivary composition impact the release of aroma?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. International Dairy Journal, 2014, International Dairy Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an in-vitro model of oral mucosa: microscopic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. european symposium on Saliva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin and α-amylase, the main salivary proteins, impact on aroma release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.congrès international Goût nutrition santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide: partial ion yield dependence on type of sequence fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Lj. Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Z. Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. international conference on Photonic, electronic and atomic collisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lanzhou, China. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">УТИЦАЈ НАНОСОЛВАТАЦИЈЕ НА СТАБИЛНОСТ ПЕПТИДА ИЗОЛОВАНОГ У ГАСНОЈ ФАЗИ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Lj. Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Z. Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. congress of Serbian Physicists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vrnjačka Banja, Serbia. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV photodissociation of bare and nanosolvated protonated nucleotide isolated in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Z. Cerovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Lj. Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Nanoscale insights into ion beam cancer therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sopot, Poland. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does saliva modify the volatility of aroma compounds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charfedinne Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference on food oral processing (FOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beaune, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of a linear ion trap with a VUV beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV-photodissociation of peptides in the gas phase probed by synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. ASMS Conference on Mass Spectrometry and Allied Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of VUV synchrotron radiation to proteomic and analytical mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2011 (Spectrométrie de masse et Analyse protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV-photodissociation of peptides in the gas phase probed by synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la spectrométrie de masse à l'étude d'une protéine non structurée riche en proline impliquée dans le phénomène d'astringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Boze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-mouth metabolism of flavor compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Guichard; Christian Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor: From Food to Behaviors, Wellbeing and Health, Second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 3, , pp.87-101, 2023, 978-0-323-89903-1. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Molecular Basis of Aroma Persistence Using Real-Time Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Muñoz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ángeles Pozo-Bayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Flavor: Capturing Aroma Using Real-Time Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1402 (chapitre 5), </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Chemical Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ACS Symposium Series, 9780841297944. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2021-1402.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between saliva and flavour compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour: From food to perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is aroma release affected by salivary composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Context Products Ltd., 593 p., 2015, Flavour Science: Proceedings of the XIV Weurman Flavour Research Symposium, 978-1-899043-70-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensation d’astringence, une histoire de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiqué de Presse INRA : Francis Canon, chercheur Centre des Sciences du goût et de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensation d'astringence, une histoire de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie de l’astringence mieux décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astringency and the interaction between a human salivary proline rich-protein and tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Durand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manchado-Sarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron radiation -tandem mass spectrometry for proteomic and structural biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensation d’astringence sous les rayons UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar R Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of the MUC1 mucin in human oral lubrication by tribological in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianis Ammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Vargiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astringency sensitivity to tannic acid: effect of ageing and salivary flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la spectrométrie de masse à l’étude des interactions entre les protéines salivaires riches en proline et les tanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. CENTRE INTERNATIONAL D’ETUDES SUPERIEURES EN SCIENCES AGRONOMIQUES, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02917210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mécanismes moléculaires impliquant la muqueuse orale et les protéines salivaires sur la perception de la flaveur : exemples de l’astringence et de la perception aromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne (UB), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02917216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22696,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26E81AE7"/>
+    <w:nsid w:val="D56A33CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22927,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-canon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-5007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136738427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7692-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04898701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Hermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14070758" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2023.100192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82176-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lirussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31769-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Aleksandrova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244484" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Saliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pittari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piombino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051617" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.989291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132798" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01727" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gamero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12857" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128355" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102906" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.612735" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00994f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.06.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12382" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071277" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220259" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demonteil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marduel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12388" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.05.076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118000113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04762A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12116" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82B2E5634683D971F760C8469EA7218B547AE66C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241052v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01288" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939080" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917207v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632065v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z. Cerovski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosg Lj. Rankovic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Skoro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500696b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211078v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40826-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939803v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21398" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5W9S6ST-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z Cerovski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301667" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZCS99Q3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646411v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790165" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Nahon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QN1Q29G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3041715" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512001057" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0285-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT51WJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204435" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNVX3384-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300324z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643596v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bagag" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Naour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5242" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95R0C3GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875405v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ballivian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja200534f" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand Dominique" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.050" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243321v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tarascou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazauric" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2010.03.018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQP7HFHS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3997-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S3LHRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3180-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CXW6T97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915056v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyamoto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongmo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2008.03.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWFD0FZ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459704v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459573v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827290v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828980v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichot Valentin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772069v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma &#268;ustovi&#263;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611554v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819414v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041461v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611500v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611679v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611649v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611732v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Moio" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611675v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611564v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787826v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bozek" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915889v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915913v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916224v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916214v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519322v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512394v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916262v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916255v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Javier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264208v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Z. Cerovski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112030" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740171v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj Rankovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012034" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837800v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837801v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601533v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454497v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804982v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573564v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573562v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594400v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805029v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916275v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pate" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916299v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916280v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916355v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916372v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916366v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095217v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772071v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916377v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916382v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ps" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916386v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz-Gonzalez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785946v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916406v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916410v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Refregiers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454472v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793691v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526267v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804980v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804966v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804981v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808025v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917182v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916782v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916781v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917179v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917186v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002368v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00003-7" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454946v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Pozo-Bay&#243;n" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582303v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182847v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917219v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791762v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788653v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917217v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917222v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809045v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668609v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197651v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917210v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917216v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francis-canon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-5007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136738427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-W14-XwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7692-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514870v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-Segault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ilina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c13712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04898701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rollinat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c00821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Ammam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vargiolu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29493-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14070758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2023.100192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82176-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Aleksandrova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12244484" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lirussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31769-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Saliou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brule" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Pittari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Piombino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.989291" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132798" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01727" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gamero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07474" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128355" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.612735" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102906" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00994f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.06.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mu&#241;oz Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12382" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071277" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02307823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mendes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103480" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220259" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Demonteil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marduel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12388" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0960-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.05.076" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665118000113" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01998" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.060" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannam Subramaniam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hawse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72P5BL8V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02139902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malayannan Subramaniam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Hawse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164566" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220053v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04762A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01288" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.11.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRPKPDV5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12116" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82B2E5634683D971F760C8469EA7218B547AE66C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298404v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939080" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917207v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z. Cerovski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosg Lj. Rankovic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Skoro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500696b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211078v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40826-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939803v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21398" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5W9S6ST-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642251v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z Cerovski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301667" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZCS99Q3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646411v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790165" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837675v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3041715" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Nahon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304046" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QN1Q29G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644168v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512001057" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646713v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0285-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204435" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNVX3384-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224583v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.032" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT51WJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224575v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300324z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bagag" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Naour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5242" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95R0C3GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875405v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ballivian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja200534f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663056v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand Dominique" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.04.050" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664266v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3997-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S3LHRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243321v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tarascou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazauric" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carrillo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2010.03.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQP7HFHS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3180-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CXW6T97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915056v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sautour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyamoto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dongmo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2008.03.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWFD0FZ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459644v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459672v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459573v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827290v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827341v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611540v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichot Valentin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772069v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma &#268;ustovi&#263;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611554v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829017v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03986310v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819414v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041461v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611500v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611649v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611679v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Moio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342837v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611675v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611564v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915886v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787826v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bozek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915889v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915913v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915909v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916224v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916214v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519322v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512206v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916255v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Javier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512394v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916230v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264208v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Z. Cerovski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112030" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740171v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj Rankovic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012034" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837800v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837801v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601533v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454497v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804982v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573564v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573562v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805029v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916275v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pate" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916299v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916280v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916355v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916372v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916366v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771642v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771592v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095217v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772072v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684380v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772071v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916377v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jay" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916382v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ps" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Munoz-Gonzalez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785946v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Weenen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916406v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916410v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Refregiers" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02454472v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526267v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793691v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804980v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804966v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804981v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808025v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfedinne Ayed" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917182v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916782v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916781v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917179v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917186v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002368v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00003-7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454946v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles Pozo-Bay&#243;n" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2021-1402.ch005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582303v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182847v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917219v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791762v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788653v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917217v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917222v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807003v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809045v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668609v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197651v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917210v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917216v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>