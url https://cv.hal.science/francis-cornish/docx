--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis Cornish </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the place and role of 'discourse' in the Functional Discourse Grammar model. The interface between language system and language use*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphoriques en première mention : « Épiphénomène », ou modèle pour le fonctionnement de l’anaphore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269523000224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, discourse, context: a meta-trilogy for discourse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore revisitée : fonctionnements discursifs et interactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of *The Story of Zero* by Talmy Givon (John Benjamins, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Nagy (2017) *Des pronoms au texte. Etudes de linguistique textuelle*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données en linguistique : choix, nature et exploitation. Une vue personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.079.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.431 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratifs et anadeixis : sens « spatial » ou valeurs tributaires d'une stratégie pragmatique potentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.215 - 239. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/SO959269515000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Charles Thomas Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.431-456. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136067431700003X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion 'pro-form'. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion “pro-form” in current work in Linguistics. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.58 - 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures référentielles indexicales, relations rhétoriques et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83 - 98. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: Context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse: When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse....</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse. When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Belgian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict' anadeixis, discourse deixis and text structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (5), pp.753-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: Text-based or discourse-dependent? Functionalist vs. formalist accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-241. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.17.2.03cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours et mémoire discursive...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62-63, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours : l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours: l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro thématique 19.2 du Journal of French Language Studies: &amp;quot;Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: a perfect match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (5), pp.572-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: A perfect match*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and discourse as context: Discourse anaphora and the FDG Contextual component *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text&amp;quot; and &amp;quot;discourse&amp;quot; as &amp;quot;context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Discourse Grammar (WP-FDG-82): The London Papers I, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS DE COHÉRENCE EN DISCOURS : CRITÈRES DE RECONNAISSANCE, CARACTÉRISATION ET ARTICULATION COHÉSION-COHÉRENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence en discours...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Numéro spécial, Revue en ligne (p. non numérotées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absence de prédication, le topique et le focus : le cas des phrases « thétiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31-32 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-31-32-01-900000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect anaphora in English and French: A cross-linguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Garnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wind Cowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2004.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions d’itinéraires : rôles de l’organisation spatio-temporelle, de la structure référentielle, de la mémoire et du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rricalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream' effects on the predicate in a Functional Grammar clause derivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.469-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Downstream’ effects on the predicate in Functional Grammar clause derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226702001433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal&amp;quot; 'that' as determiner and pronoun: the primacy of the cognitive-interactional dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inversion &amp;quot;locative&amp;quot; en français, italien et anglais...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.101-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chaînes topicales&amp;quot; : leur rôle dans la gestion et la structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence: The lifeblood of anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/bjl.10.04cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So be it: the discourse-semantic roles of so and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: How context constrains and is changed by the use of certain indexical referring procedures (deixis, &amp;quot;anadeixis&amp;quot; and anaphora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche: "Filología Inglesa 1", Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence indexicale et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S'caladis " Sens dessus-dessous : niveaux et domaines de réalisation du sens ", Université de Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound prerequisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nouvelles perspectives sur l'anaphore: Points de vue linguistique, psycholinguistique et interactionnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec L. Buscail) &amp;quot;When text creates its own context: Personal and demonstrative pronouns, accenting and contrast in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Meaning and Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context: Anaphora, deixis, 'anadeixis' and ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Journée d'Etude) "L'ellipse et l'anaphore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and the act of referring: How context constrains and is modified via deictic, anadeictic and anaphoric references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours, et mémoire discursive: Ce que les premiers révèlent du second et de la troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre syntzxe et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec C. Le Bellec) &amp;quot;What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Conference of Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anadeixis and the signalling of discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Referential devices in the grammar-discourse interface. Cohesion, coherence and cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours. Description, typologie et théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breeze Ruth,; Sancho Guinda, Carmen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Educational Linguistics, 978-3-319-40954-2. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40956-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux et parenthèses : articulation du discours et reprise en boucle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782847887983. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement&amp;quot; as a perspectivizing device in discourse: The view from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María de los Ángeles Gómez González, Francisco José Ruiz de Mendoza Ibáñez, Francisco Gonzálvez-García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice in Functional-Cognitive Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-202, 2014, 9789027215789. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sfsl.68.08cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound pre-requisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Fossard and Marie-José Béguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore: points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-33, 2014, Sciences pour la communication, 978-3034315456. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0282-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, focalité, topicalité et énoncés thétiques: Une description GFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jadir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnalisme et Description Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et Sciences Humaines, Université Hassan II-Mohammedia, Maroc, pp.137-162, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English demonstratives: discourse deixis and anaphora. A discourse-pragmatic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpreting Utterances; Pragmatics and its Interfaces. Essays in Honour of Thorstein Fretheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hedberg &amp; R. Zacharski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar-Pragmatics Interface. Essays in honor of Jeanette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.189-216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect pronominal anaphora in English and French: marginal rarity, or unmarked norm? Some psycholinguistic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Schwarz-Friesel; Manfred Consten; Mareile Knees. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphors in Text. Cognitive, formal and applied approaches to anaphoric reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, John Benjamins Publishing Company, pp.21-36, 2007, Studies in Language Companion Series, 9789027230966. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.86.05cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding spoken discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2nd edition), vol 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd., pp.227-230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2e édition),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd. (Oxford, RU), pp. 631-638, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. de Groot &amp; K. Hengeveld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.163-202, 2005, 3-11-018365-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;: evidence for the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE PRAGMATICO-DISCURSIVE DES PHRASES « THÉTIQUES »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null complements, event structure, predication and anaphora: A Functional Discourse Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.29-56, 2005, 3-03910-696-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics on the Grammar-Pragmatics Interface. Papers in Honour of Jeannette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of indirectness: Two types of implicit referents and their retrieval via unaccented pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Branco, T. McEnery &amp; R. Mitkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphora Processing: Linguistic, cognitive and computational modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.199-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus of attention' in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez-Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Architecture for Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.117-150, 2004, Functional Grammar Series 24, 3-11-017356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London & Canberra: Croom Helm, 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London &amp; Canberra: Croom Helm, 1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Sciences du texte et analyse de discours. Enjeux d'une interdisciplinarité&amp;quot;, dir. J-M. Adam et U. Heidemann (Slatkine Érudition, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicality by degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis Cornish </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discourse-functional approach to theticity, subtypes of integrated relative clause and extraposition in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674325100622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the place and role of 'discourse' in the Functional Discourse Grammar model. The interface between language system and language use*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphoriques en première mention : « Épiphénomène », ou modèle pour le fonctionnement de l’anaphore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269523000224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, discourse, context: a meta-trilogy for discourse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore revisitée : fonctionnements discursifs et interactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données en linguistique : choix, nature et exploitation. Une vue personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.079.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Nagy (2017) *Des pronoms au texte. Etudes de linguistique textuelle*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of *The Story of Zero* by Talmy Givon (John Benjamins, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.431 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratifs et anadeixis : sens « spatial » ou valeurs tributaires d'une stratégie pragmatique potentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.215 - 239. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/SO959269515000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Charles Thomas Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.431-456. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136067431700003X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion 'pro-form'. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion “pro-form” in current work in Linguistics. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.58 - 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures référentielles indexicales, relations rhétoriques et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83 - 98. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: Context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse: When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse....</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse. When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Belgian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict' anadeixis, discourse deixis and text structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (5), pp.753-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours et mémoire discursive...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62-63, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: Text-based or discourse-dependent? Functionalist vs. formalist accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-241. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.17.2.03cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours : l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text&amp;quot; and &amp;quot;discourse&amp;quot; as &amp;quot;context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Discourse Grammar (WP-FDG-82): The London Papers I, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and discourse as context: Discourse anaphora and the FDG Contextual component *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: A perfect match*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours: l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro thématique 19.2 du Journal of French Language Studies: &amp;quot;Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: a perfect match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (5), pp.572-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS DE COHÉRENCE EN DISCOURS : CRITÈRES DE RECONNAISSANCE, CARACTÉRISATION ET ARTICULATION COHÉSION-COHÉRENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence en discours...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Numéro spécial, Revue en ligne (p. non numérotées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absence de prédication, le topique et le focus : le cas des phrases « thétiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31-32 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-31-32-01-900000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions d’itinéraires : rôles de l’organisation spatio-temporelle, de la structure référentielle, de la mémoire et du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rricalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect anaphora in English and French: A cross-linguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Garnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wind Cowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2004.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.469-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream' effects on the predicate in a Functional Grammar clause derivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Downstream’ effects on the predicate in Functional Grammar clause derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226702001433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal&amp;quot; 'that' as determiner and pronoun: the primacy of the cognitive-interactional dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inversion &amp;quot;locative&amp;quot; en français, italien et anglais...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.101-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chaînes topicales&amp;quot; : leur rôle dans la gestion et la structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence: The lifeblood of anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/bjl.10.04cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So be it: the discourse-semantic roles of so and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence indexicale et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S'caladis " Sens dessus-dessous : niveaux et domaines de réalisation du sens ", Université de Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: How context constrains and is changed by the use of certain indexical referring procedures (deixis, &amp;quot;anadeixis&amp;quot; and anaphora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche: "Filología Inglesa 1", Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound prerequisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nouvelles perspectives sur l'anaphore: Points de vue linguistique, psycholinguistique et interactionnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec L. Buscail) &amp;quot;When text creates its own context: Personal and demonstrative pronouns, accenting and contrast in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Meaning and Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context: Anaphora, deixis, 'anadeixis' and ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Journée d'Etude) "L'ellipse et l'anaphore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and the act of referring: How context constrains and is modified via deictic, anadeictic and anaphoric references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec C. Le Bellec) &amp;quot;What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Conference of Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours, et mémoire discursive: Ce que les premiers révèlent du second et de la troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre syntzxe et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anadeixis and the signalling of discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Referential devices in the grammar-discourse interface. Cohesion, coherence and cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours. Description, typologie et théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breeze Ruth,; Sancho Guinda, Carmen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Educational Linguistics, 978-3-319-40954-2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40956-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux et parenthèses : articulation du discours et reprise en boucle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782847887983. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound pre-requisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Fossard and Marie-José Béguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore: points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-33, 2014, Sciences pour la communication, 978-3034315456. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0282-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement&amp;quot; as a perspectivizing device in discourse: The view from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María de los Ángeles Gómez González, Francisco José Ruiz de Mendoza Ibáñez, Francisco Gonzálvez-García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice in Functional-Cognitive Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-202, 2014, 9789027215789. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sfsl.68.08cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, focalité, topicalité et énoncés thétiques: Une description GFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jadir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnalisme et Description Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et Sciences Humaines, Université Hassan II-Mohammedia, Maroc, pp.137-162, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hedberg &amp; R. Zacharski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar-Pragmatics Interface. Essays in honor of Jeanette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.189-216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect pronominal anaphora in English and French: marginal rarity, or unmarked norm? Some psycholinguistic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Schwarz-Friesel; Manfred Consten; Mareile Knees. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphors in Text. Cognitive, formal and applied approaches to anaphoric reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, John Benjamins Publishing Company, pp.21-36, 2007, Studies in Language Companion Series, 9789027230966. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.86.05cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English demonstratives: discourse deixis and anaphora. A discourse-pragmatic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpreting Utterances; Pragmatics and its Interfaces. Essays in Honour of Thorstein Fretheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding spoken discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2nd edition), vol 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd., pp.227-230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2e édition),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd. (Oxford, RU), pp. 631-638, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null complements, event structure, predication and anaphora: A Functional Discourse Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.29-56, 2005, 3-03910-696-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics on the Grammar-Pragmatics Interface. Papers in Honour of Jeannette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of indirectness: Two types of implicit referents and their retrieval via unaccented pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Branco, T. McEnery &amp; R. Mitkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphora Processing: Linguistic, cognitive and computational modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.199-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. de Groot &amp; K. Hengeveld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.163-202, 2005, 3-11-018365-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;: evidence for the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE PRAGMATICO-DISCURSIVE DES PHRASES « THÉTIQUES »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus of attention' in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez-Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Architecture for Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.117-150, 2004, Functional Grammar Series 24, 3-11-017356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London & Canberra: Croom Helm, 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London &amp; Canberra: Croom Helm, 1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Sciences du texte et analyse de discours. Enjeux d'une interdisciplinarité&amp;quot;, dir. J-M. Adam et U. Heidemann (Slatkine Érudition, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicality by degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472999v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000224" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.07.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769604v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.079.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/SO959269515000514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Charles Thomas Cornish" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136067431700003X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01922047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9098" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.17.2.03cor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003731" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2008.02.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Garnham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wind Cowles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.12.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226702001433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.10.04cor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00977655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925938v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923284v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409542" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40956-6_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/6847?lang=fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.68.08cor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195453/06_ch01.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0282-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.86.05cor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783386v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772053v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967378v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05571482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674325100622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769604v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.079.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/SO959269515000514" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Charles Thomas Cornish" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136067431700003X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01922047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.17.2.03cor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2008.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Garnham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wind Cowles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226702001433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.10.04cor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00977655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925938v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923284v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40956-6_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/6847?lang=fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195453/06_ch01.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0282-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.68.08cor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.86.05cor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772053v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783386v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>