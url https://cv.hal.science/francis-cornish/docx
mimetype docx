--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis Cornish </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discourse-functional approach to theticity, subtypes of integrated relative clause and extraposition in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674325100622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the place and role of 'discourse' in the Functional Discourse Grammar model. The interface between language system and language use*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphoriques en première mention : « Épiphénomène », ou modèle pour le fonctionnement de l’anaphore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269523000224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, discourse, context: a meta-trilogy for discourse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore revisitée : fonctionnements discursifs et interactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données en linguistique : choix, nature et exploitation. Une vue personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.079.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Nagy (2017) *Des pronoms au texte. Etudes de linguistique textuelle*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of *The Story of Zero* by Talmy Givon (John Benjamins, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.431 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratifs et anadeixis : sens « spatial » ou valeurs tributaires d'une stratégie pragmatique potentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.215 - 239. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/SO959269515000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Charles Thomas Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.431-456. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136067431700003X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion 'pro-form'. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion “pro-form” in current work in Linguistics. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.58 - 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures référentielles indexicales, relations rhétoriques et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83 - 98. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: Context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse: When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse....</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse. When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Belgian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict' anadeixis, discourse deixis and text structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (5), pp.753-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours et mémoire discursive...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62-63, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: Text-based or discourse-dependent? Functionalist vs. formalist accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-241. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.17.2.03cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours : l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text&amp;quot; and &amp;quot;discourse&amp;quot; as &amp;quot;context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Discourse Grammar (WP-FDG-82): The London Papers I, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and discourse as context: Discourse anaphora and the FDG Contextual component *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: A perfect match*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours: l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro thématique 19.2 du Journal of French Language Studies: &amp;quot;Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: a perfect match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (5), pp.572-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS DE COHÉRENCE EN DISCOURS : CRITÈRES DE RECONNAISSANCE, CARACTÉRISATION ET ARTICULATION COHÉSION-COHÉRENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence en discours...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Numéro spécial, Revue en ligne (p. non numérotées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absence de prédication, le topique et le focus : le cas des phrases « thétiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31-32 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-31-32-01-900000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions d’itinéraires : rôles de l’organisation spatio-temporelle, de la structure référentielle, de la mémoire et du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rricalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect anaphora in English and French: A cross-linguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Garnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wind Cowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2004.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.469-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream' effects on the predicate in a Functional Grammar clause derivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Downstream’ effects on the predicate in Functional Grammar clause derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226702001433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal&amp;quot; 'that' as determiner and pronoun: the primacy of the cognitive-interactional dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inversion &amp;quot;locative&amp;quot; en français, italien et anglais...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.101-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chaînes topicales&amp;quot; : leur rôle dans la gestion et la structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence: The lifeblood of anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/bjl.10.04cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So be it: the discourse-semantic roles of so and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence indexicale et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S'caladis " Sens dessus-dessous : niveaux et domaines de réalisation du sens ", Université de Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: How context constrains and is changed by the use of certain indexical referring procedures (deixis, &amp;quot;anadeixis&amp;quot; and anaphora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche: "Filología Inglesa 1", Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound prerequisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nouvelles perspectives sur l'anaphore: Points de vue linguistique, psycholinguistique et interactionnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec L. Buscail) &amp;quot;When text creates its own context: Personal and demonstrative pronouns, accenting and contrast in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Meaning and Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context: Anaphora, deixis, 'anadeixis' and ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Journée d'Etude) "L'ellipse et l'anaphore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and the act of referring: How context constrains and is modified via deictic, anadeictic and anaphoric references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec C. Le Bellec) &amp;quot;What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Conference of Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours, et mémoire discursive: Ce que les premiers révèlent du second et de la troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre syntzxe et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anadeixis and the signalling of discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Referential devices in the grammar-discourse interface. Cohesion, coherence and cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours. Description, typologie et théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breeze Ruth,; Sancho Guinda, Carmen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Educational Linguistics, 978-3-319-40954-2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40956-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux et parenthèses : articulation du discours et reprise en boucle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782847887983. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound pre-requisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Fossard and Marie-José Béguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore: points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-33, 2014, Sciences pour la communication, 978-3034315456. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0282-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement&amp;quot; as a perspectivizing device in discourse: The view from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María de los Ángeles Gómez González, Francisco José Ruiz de Mendoza Ibáñez, Francisco Gonzálvez-García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice in Functional-Cognitive Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-202, 2014, 9789027215789. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sfsl.68.08cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, focalité, topicalité et énoncés thétiques: Une description GFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jadir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnalisme et Description Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et Sciences Humaines, Université Hassan II-Mohammedia, Maroc, pp.137-162, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hedberg &amp; R. Zacharski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar-Pragmatics Interface. Essays in honor of Jeanette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.189-216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect pronominal anaphora in English and French: marginal rarity, or unmarked norm? Some psycholinguistic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Schwarz-Friesel; Manfred Consten; Mareile Knees. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphors in Text. Cognitive, formal and applied approaches to anaphoric reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, John Benjamins Publishing Company, pp.21-36, 2007, Studies in Language Companion Series, 9789027230966. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.86.05cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English demonstratives: discourse deixis and anaphora. A discourse-pragmatic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpreting Utterances; Pragmatics and its Interfaces. Essays in Honour of Thorstein Fretheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding spoken discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2nd edition), vol 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd., pp.227-230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2e édition),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd. (Oxford, RU), pp. 631-638, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null complements, event structure, predication and anaphora: A Functional Discourse Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.29-56, 2005, 3-03910-696-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics on the Grammar-Pragmatics Interface. Papers in Honour of Jeannette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of indirectness: Two types of implicit referents and their retrieval via unaccented pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Branco, T. McEnery &amp; R. Mitkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphora Processing: Linguistic, cognitive and computational modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.199-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. de Groot &amp; K. Hengeveld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.163-202, 2005, 3-11-018365-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;: evidence for the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE PRAGMATICO-DISCURSIVE DES PHRASES « THÉTIQUES »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus of attention' in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez-Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Architecture for Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.117-150, 2004, Functional Grammar Series 24, 3-11-017356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London & Canberra: Croom Helm, 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London &amp; Canberra: Croom Helm, 1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Sciences du texte et analyse de discours. Enjeux d'une interdisciplinarité&amp;quot;, dir. J-M. Adam et U. Heidemann (Slatkine Érudition, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicality by degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francis Cornish </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discourse-functional approach to theticity, subtypes of integrated relative clause and extraposition in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674325100622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the place and role of 'discourse' in the Functional Discourse Grammar model. The interface between language system and language use*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphoriques en première mention : « Épiphénomène », ou modèle pour le fonctionnement de l’anaphore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269523000224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text, discourse, context: a meta-trilogy for discourse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore revisitée : fonctionnements discursifs et interactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A. Nagy (2017) *Des pronoms au texte. Etudes de linguistique textuelle*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données en linguistique : choix, nature et exploitation. Une vue personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (2), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.079.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of *The Story of Zero* by Talmy Givon (John Benjamins, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anadeixis and the signalling of discourse structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderns de Filologia : Estudis Lingüístics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Los mecanismos de referencia en la interfaz gramática-discurso: Cohesión, coherencia y cognición, pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.431 - 456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN démonstratifs et anadeixis : sens « spatial » ou valeurs tributaires d'une stratégie pragmatique potentielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.215 - 239. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/SO959269515000514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the system of English relative clauses: structure, semantics, discourse functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Charles Thomas Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.431-456. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136067431700003X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion 'pro-form'. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at the notion “pro-form” in current work in Linguistics. Evidence from indexical markers, spoken discourse and (French) child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salazar Orvig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.58 - 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures référentielles indexicales, relations rhétoriques et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83 - 98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model: Context, the language system/language use distinction, and indexical reference in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dual nature of the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse: When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse....</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-syntax, macro-syntax, foregrounding and backgrounding in discourse. When indexicals target discursively subsidiary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Belgian Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.6-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict' anadeixis, discourse deixis and text structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (5), pp.753-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: Text-based or discourse-dependent? Functionalist vs. formalist accounts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.207-241. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.17.2.03cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours et mémoire discursive...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62-63, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: A perfect match*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours: l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du numéro thématique 19.2 du Journal of French Language Studies: &amp;quot;Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-sentential anaphora and coherence relations in discourse: a perfect match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (5), pp.572-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des anaphores dans la mise en place des relations de cohérence dans le discours : l'hypothèse de J.R. Hobbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Relations de cohérence et fonctionnement des anaphores, 19 (2), pp.159-181. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269509003731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and discourse as context: Discourse anaphora and the FDG Contextual component *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text&amp;quot; and &amp;quot;discourse&amp;quot; as &amp;quot;context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers in Functional Discourse Grammar (WP-FDG-82): The London Papers I, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How indexicals function in texts: Discourse, text, and one neo-Gricean account of indexical reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.997-1018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS DE COHÉRENCE EN DISCOURS : CRITÈRES DE RECONNAISSANCE, CARACTÉRISATION ET ARTICULATION COHÉSION-COHÉRENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments nuls vs. pronoms objets manifestes en anglais en tant qu'anaphoriques : syntaxe, sémantique ou pragmatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence en discours...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Numéro spécial, Revue en ligne (p. non numérotées)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'absence de prédication, le topique et le focus : le cas des phrases « thétiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31-32 (1), pp.121-131. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-31-32-01-900000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions d’itinéraires : rôles de l’organisation spatio-temporelle, de la structure référentielle, de la mémoire et du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rricalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect anaphora in English and French: A cross-linguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Garnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wind Cowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2004.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream' effects on the predicate in a Functional Grammar clause derivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphora: lexico-textual structure, or means for utterance integration within a discourse? A critique of the Functional Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.469-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Downstream’ effects on the predicate in Functional Grammar clause derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (2), pp.247-278. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226702001433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal&amp;quot; 'that' as determiner and pronoun: the primacy of the cognitive-interactional dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (2), pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inversion &amp;quot;locative&amp;quot; en français, italien et anglais...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.101-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ACCESSIBILITÉ COGNITIVE DES RÉFÉRENTS, LE CENTRAGE D'ATTENTION, ET LA STRUCTURATION DU DISCOURS : UNE VUE D'ENSEMBLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;chaînes topicales&amp;quot; : leur rôle dans la gestion et la structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence: The lifeblood of anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/bjl.10.04cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So be it: the discourse-semantic roles of so and it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence indexicale et structuration du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium S'caladis " Sens dessus-dessous : niveaux et domaines de réalisation du sens ", Université de Toulouse-Le Mirail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: How context constrains and is changed by the use of certain indexical referring procedures (deixis, &amp;quot;anadeixis&amp;quot; and anaphora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche: "Filología Inglesa 1", Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound prerequisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nouvelles perspectives sur l'anaphore: Points de vue linguistique, psycholinguistique et interactionnel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec L. Buscail) &amp;quot;When text creates its own context: Personal and demonstrative pronouns, accenting and contrast in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Meaning and Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical reference within a discourse context: Anaphora, deixis, 'anadeixis' and ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Journée d'Etude) "L'ellipse et l'anaphore"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and the act of referring: How context constrains and is modified via deictic, anadeictic and anaphoric references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Discourse Anaphora and Anaphor Resolution Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Faro, Portugal. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Avec C. Le Bellec) &amp;quot;What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Conference of Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What agreement can do for FDG: French morpho-syntax, discourse and the Contextual and Conceptual components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Le Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux, discours, et mémoire discursive: Ce que les premiers révèlent du second et de la troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Entre syntzxe et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de cohérence et fonctionnement des anaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.290, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours. Description, typologie et théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux : orientation cognitive, point de vue, et création de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breeze Ruth,; Sancho Guinda, Carmen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Educational Linguistics, 978-3-319-40954-2. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40956-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and L2 learners' metadiscursive awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essential Competencies for English-Medium University Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicaux et parenthèses : articulation du discours et reprise en boucle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782847887983. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicals and context: Context-bound pre-requisite(s), ongoing processing and aftermaths of the discourse referring act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Fossard and Marie-José Béguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur l'anaphore: points de vue linguistique, psycholinguistique et acquisitionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-33, 2014, Sciences pour la communication, 978-3034315456. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-0282-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement&amp;quot; as a perspectivizing device in discourse: The view from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">María de los Ángeles Gómez González, Francisco José Ruiz de Mendoza Ibáñez, Francisco Gonzálvez-García. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Practice in Functional-Cognitive Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-202, 2014, 9789027215789. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sfsl.68.08cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, focalité, topicalité et énoncés thétiques: Une description GFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Jadir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnalisme et Description Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et Sciences Humaines, Université Hassan II-Mohammedia, Maroc, pp.137-162, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Hedberg &amp; R. Zacharski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grammar-Pragmatics Interface. Essays in honor of Jeanette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.189-216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect pronominal anaphora in English and French: marginal rarity, or unmarked norm? Some psycholinguistic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Schwarz-Friesel; Manfred Consten; Mareile Knees. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphors in Text. Cognitive, formal and applied approaches to anaphoric reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, John Benjamins Publishing Company, pp.21-36, 2007, Studies in Language Companion Series, 9789027230966. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.86.05cor⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English demonstratives: discourse deixis and anaphora. A discourse-pragmatic account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpreting Utterances; Pragmatics and its Interfaces. Essays in Honour of Thorstein Fretheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding spoken discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2nd edition), vol 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd., pp.227-230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Anaphora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keith Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Language and Linguistics (2e édition),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd. (Oxford, RU), pp. 631-638, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null complements, event structure, predication and anaphora: A Functional Discourse Grammar account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Functional Discourse Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.29-56, 2005, 3-03910-696-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Implicit internal arguments, event structure, predication and anaphoric reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics on the Grammar-Pragmatics Interface. Papers in Honour of Jeannette K. Gundel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of indirectness: Two types of implicit referents and their retrieval via unaccented pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Branco, T. McEnery &amp; R. Mitkov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphora Processing: Linguistic, cognitive and computational modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.199-220, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. de Groot &amp; K. Hengeveld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.163-202, 2005, 3-11-018365-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of so-called &amp;quot;locative inversion&amp;quot;: evidence for the Functional Discourse Grammar model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphosyntactic Expression in Functional Grammar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE APPROCHE PRAGMATICO-DISCURSIVE DES PHRASES « THÉTIQUES »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La syntaxe au cœur de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus of attention' in discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Mackenzie &amp; M.A. Gomez-Gonzalez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A New Architecture for Functional Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.117-150, 2004, Functional Grammar Series 24, 3-11-017356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London & Canberra: Croom Helm, 1986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Reissue: *Anaphoric Relations in English and French. A discourse perspective* by Francis Cornish (London &amp; Canberra: Croom Helm, 1986)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Sciences du texte et analyse de discours. Enjeux d'une interdisciplinarité&amp;quot;, dir. J-M. Adam et U. Heidemann (Slatkine Érudition, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexicality by degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cornish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05571482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674325100622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769604v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.079.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/SO959269515000514" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Charles Thomas Cornish" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136067431700003X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01922047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9098" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.17.2.03cor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2008.02.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Garnham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wind Cowles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226702001433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.10.04cor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00977655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bellec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925938v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923284v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40956-6_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/6847?lang=fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195453/06_ch01.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0282-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.68.08cor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.86.05cor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772053v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783386v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05571482v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674325100622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2022.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769604v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.079.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/SO959269515000514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Charles Thomas Cornish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136067431700003X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01922047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9098" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.17.2.03cor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269509003731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2008.02.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-31-32-01-900000013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Garnham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wind Cowles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2004.12.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00965265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226702001433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00966837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/bjl.10.04cor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00977655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00775945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01925938v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01923284v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40956-6_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/6847?lang=fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783035195453/06_ch01.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0282-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01921989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sfsl.68.08cor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976926v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.86.05cor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00952132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00963663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772053v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783386v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00976582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00960772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>